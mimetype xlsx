--- v0 (2026-06-27)
+++ v1 (2026-08-27)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\А-ЕНЕРА\ЦРС\ЗВІТИ\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC2A6A7E-77BA-440C-83C0-F1523364A12C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF5857D8-5C75-4726-9A5E-6D0A9AB4EC93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -431,76 +431,76 @@
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -751,190 +751,190 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="E3" sqref="E3"/>
+    <sheetView tabSelected="1" topLeftCell="A28" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
     <col min="2" max="2" width="16.5703125" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
-[...10 lines deleted...]
-      <c r="J1" s="19"/>
+      <c r="A1" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="19" t="s">
+      <c r="A2" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="19"/>
-[...7 lines deleted...]
-      <c r="J2" s="19"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
     </row>
     <row r="3" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="15"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
     <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="18"/>
-[...7 lines deleted...]
-      <c r="J4" s="18"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
     </row>
     <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="18" t="s">
+      <c r="A5" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="18"/>
-[...7 lines deleted...]
-      <c r="J5" s="18"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="25"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="25"/>
     </row>
     <row r="6" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="B6" s="18"/>
-[...7 lines deleted...]
-      <c r="J6" s="18"/>
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
     </row>
     <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A7" s="18" t="s">
+      <c r="A7" s="25" t="s">
         <v>62</v>
       </c>
-      <c r="B7" s="18"/>
-[...7 lines deleted...]
-      <c r="J7" s="18"/>
+      <c r="B7" s="25"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="25"/>
     </row>
     <row r="8" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="9" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="25" t="s">
+      <c r="A9" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="25" t="s">
+      <c r="B9" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="25" t="s">
+      <c r="C9" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="25" t="s">
+      <c r="D9" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="25" t="s">
+      <c r="E9" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="20" t="s">
+      <c r="F9" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="22"/>
-      <c r="H9" s="20" t="s">
+      <c r="G9" s="20"/>
+      <c r="H9" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="I9" s="21"/>
-      <c r="J9" s="22"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="20"/>
     </row>
     <row r="10" spans="1:10" ht="98.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="26"/>
-[...3 lines deleted...]
-      <c r="E10" s="26"/>
+      <c r="A10" s="24"/>
+      <c r="B10" s="24"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
       <c r="F10" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2">
         <v>1</v>
       </c>
       <c r="B11" s="3">
         <v>2</v>
       </c>
       <c r="C11" s="3">
         <v>3</v>
@@ -1250,83 +1250,83 @@
       </c>
     </row>
     <row r="21" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="9">
         <v>3</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6">
         <v>0</v>
       </c>
       <c r="F21" s="6">
         <v>0</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="16">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I21" s="6">
         <v>0</v>
       </c>
       <c r="J21" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="3">
         <v>0</v>
       </c>
       <c r="D22" s="3">
         <v>0</v>
       </c>
       <c r="E22" s="3">
         <v>0</v>
       </c>
       <c r="F22" s="3">
         <v>0</v>
       </c>
       <c r="G22" s="3">
         <v>0</v>
       </c>
       <c r="H22" s="13">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I22" s="3">
         <v>0</v>
       </c>
       <c r="J22" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="3">
         <v>0</v>
       </c>
       <c r="D23" s="3">
         <v>0</v>
       </c>
       <c r="E23" s="3">
         <v>0</v>
       </c>
       <c r="F23" s="3">
@@ -1410,83 +1410,83 @@
       </c>
     </row>
     <row r="26" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="9">
         <v>4</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6">
         <v>0</v>
       </c>
       <c r="F26" s="6">
         <v>0</v>
       </c>
       <c r="G26" s="6">
         <v>0</v>
       </c>
       <c r="H26" s="16">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I26" s="6">
         <v>0</v>
       </c>
       <c r="J26" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="3">
         <v>0</v>
       </c>
       <c r="D27" s="3">
         <v>0</v>
       </c>
       <c r="E27" s="3">
         <v>0</v>
       </c>
       <c r="F27" s="3">
         <v>0</v>
       </c>
       <c r="G27" s="3">
         <v>0</v>
       </c>
       <c r="H27" s="13">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I27" s="3">
         <v>0</v>
       </c>
       <c r="J27" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="3">
         <v>0</v>
       </c>
       <c r="D28" s="3">
         <v>0</v>
       </c>
       <c r="E28" s="3">
         <v>0</v>
       </c>
       <c r="F28" s="3">
@@ -1901,95 +1901,95 @@
         <v>0</v>
       </c>
       <c r="D41" s="6">
         <v>0</v>
       </c>
       <c r="E41" s="6">
         <v>0</v>
       </c>
       <c r="F41" s="6">
         <v>0</v>
       </c>
       <c r="G41" s="6">
         <v>0</v>
       </c>
       <c r="H41" s="16">
         <v>0</v>
       </c>
       <c r="I41" s="6">
         <v>0</v>
       </c>
       <c r="J41" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="23" t="s">
+      <c r="A42" s="21" t="s">
         <v>60</v>
       </c>
-      <c r="B42" s="24"/>
+      <c r="B42" s="22"/>
       <c r="C42" s="10">
         <v>0</v>
       </c>
       <c r="D42" s="10">
         <v>0</v>
       </c>
       <c r="E42" s="10">
         <v>0</v>
       </c>
       <c r="F42" s="10">
         <v>0</v>
       </c>
       <c r="G42" s="10">
         <v>0</v>
       </c>
       <c r="H42" s="17">
         <v>2</v>
       </c>
       <c r="I42" s="10">
         <v>0</v>
       </c>
       <c r="J42" s="10">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="A7:J7"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A4:J4"/>
+    <mergeCell ref="A5:J5"/>
+    <mergeCell ref="A6:J6"/>
     <mergeCell ref="H9:J9"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:G9"/>
-    <mergeCell ref="A7:J7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:J6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="71" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>