--- v0 (2026-02-19)
+++ v1 (2026-06-05)
@@ -1,112 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DEVELOPMENT\! BILLING\!!!ENERA-SITE\2025-12-17 (cn)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\WEB\site-enera\storage\files\cn\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="2021" sheetId="7" r:id="rId1"/>
     <sheet name="2022" sheetId="5" r:id="rId2"/>
     <sheet name="2023" sheetId="1" r:id="rId3"/>
     <sheet name="2024" sheetId="2" r:id="rId4"/>
     <sheet name="2025" sheetId="3" r:id="rId5"/>
     <sheet name="2026" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...26 lines deleted...]
-</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="31">
   <si>
     <t>Постачальник універсальних послуг</t>
   </si>
   <si>
     <t>Ціна на універсальні послуги для малих непобутових споживачів 2 клас</t>
   </si>
   <si>
     <t>грн./МВт·год без ПДВ</t>
   </si>
   <si>
     <t>486,5,41</t>
   </si>
   <si>
     <t>ТОВ «ЕНЕРА ЧЕРНІГІВ» 
 (ОСР АТ «Чернігівобленерго»)</t>
   </si>
   <si>
     <t>ТОВ «ЕНЕРА СУМИ» 
 (ОСР АТ «Сумиобленерго»)</t>
   </si>
   <si>
@@ -306,98 +277,98 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Звичайний" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -682,5924 +653,6085 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="E20" sqref="E20"/>
       <selection pane="topRight" activeCell="E20" sqref="E20"/>
       <selection pane="bottomLeft" activeCell="E20" sqref="E20"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="65.7109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="65.7109375" style="1" customWidth="1"/>
+    <col min="2" max="10" width="10.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.7109375" style="6" customWidth="1"/>
+    <col min="12" max="13" width="10.7109375" style="1" customWidth="1"/>
+    <col min="14" max="22" width="8.7109375" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="1"/>
-[...10 lines deleted...]
-      <c r="M1" s="1"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="3"/>
-[...9 lines deleted...]
-      <c r="M2" s="3"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="3"/>
-      <c r="B3" s="4">
+      <c r="A3" s="11"/>
+      <c r="B3" s="2">
         <v>44197</v>
       </c>
-      <c r="C3" s="4">
+      <c r="C3" s="2">
         <v>44228</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D3" s="2">
         <v>44256</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="2">
         <v>44287</v>
       </c>
-      <c r="F3" s="4">
+      <c r="F3" s="2">
         <v>44317</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G3" s="2">
         <v>44348</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H3" s="2">
         <v>44378</v>
       </c>
-      <c r="I3" s="4">
+      <c r="I3" s="2">
         <v>44409</v>
       </c>
-      <c r="J3" s="4">
+      <c r="J3" s="2">
         <v>44440</v>
       </c>
-      <c r="K3" s="4">
+      <c r="K3" s="2">
         <v>44470</v>
       </c>
-      <c r="L3" s="4">
+      <c r="L3" s="2">
         <v>44501</v>
       </c>
-      <c r="M3" s="4">
+      <c r="M3" s="2">
         <v>44531</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="9">
+      <c r="B4" s="7">
         <v>3325.72</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C4" s="7">
         <v>3327.02</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="7">
         <v>3332.54</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="7">
         <v>3476.08</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="7">
         <v>3720.31</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G4" s="7">
         <v>2977.58</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H4" s="7">
         <v>3279.77</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="7">
         <v>2301</v>
       </c>
-      <c r="J4" s="10">
+      <c r="J4" s="8">
         <v>3342.84</v>
       </c>
-      <c r="K4" s="10">
+      <c r="K4" s="8">
         <v>3308.62</v>
       </c>
-      <c r="L4" s="10">
+      <c r="L4" s="8">
         <v>4019.1</v>
       </c>
-      <c r="M4" s="10">
+      <c r="M4" s="8">
         <v>4546.91</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="11">
+      <c r="B5" s="9">
         <v>3166.69</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="9">
         <v>3226.96</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="9">
         <v>3201.36</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="9">
         <v>3314.35</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="9">
         <v>3473.14</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="9">
         <v>2844.14</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="9">
         <v>3131.99</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="9">
         <v>2143.9699999999998</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="9">
         <v>3230.14</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="9">
         <v>3298.41</v>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="9">
         <v>3966.63</v>
       </c>
-      <c r="M5" s="11">
+      <c r="M5" s="9">
         <v>4434.59</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="11">
+      <c r="B6" s="9">
         <v>3380.04</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C6" s="9">
         <v>3423.53</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D6" s="9">
         <v>3415.47</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="9">
         <v>3561.51</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F6" s="9">
         <v>3700.29</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G6" s="9">
         <v>3014.83</v>
       </c>
-      <c r="H6" s="11">
+      <c r="H6" s="9">
         <v>3311.58</v>
       </c>
-      <c r="I6" s="11">
+      <c r="I6" s="9">
         <v>2219.7800000000002</v>
       </c>
-      <c r="J6" s="11">
+      <c r="J6" s="9">
         <v>3395.7</v>
       </c>
-      <c r="K6" s="11">
+      <c r="K6" s="9">
         <v>3450.53</v>
       </c>
-      <c r="L6" s="11">
+      <c r="L6" s="9">
         <v>4182.7299999999996</v>
       </c>
-      <c r="M6" s="11">
+      <c r="M6" s="9">
         <v>4713.16</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="6" t="s">
+      <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="9">
         <v>2989.53</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="9">
         <v>3079.94</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="9">
         <v>3135.93</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="9">
         <v>3257.45</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="9">
         <v>3395.37</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="9">
         <v>2720.74</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="9">
         <v>3057.54</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I7" s="9">
         <v>2135.2199999999998</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="9">
         <v>3129.42</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="9">
         <v>3180.36</v>
       </c>
-      <c r="L7" s="11">
+      <c r="L7" s="9">
         <v>3825.37</v>
       </c>
-      <c r="M7" s="11">
+      <c r="M7" s="9">
         <v>4443.5200000000004</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="6" t="s">
+      <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="9">
         <v>2648.1400000000003</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="9">
         <v>2762.13</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="9">
         <v>2789.5600000000004</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="9">
         <v>2943.25</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="9">
         <v>3143.1</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="9">
         <v>2400.2399999999998</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="9">
         <v>2683.3199999999997</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="9">
         <v>1731.0300000000002</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="9">
         <v>2750.08</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="9">
         <v>2826.01</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="9">
         <v>3451.8599999999997</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="9">
         <v>4037.9300000000003</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B9" s="9">
         <v>3392.81</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="9">
         <v>3375.49</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="9">
         <v>3392.59</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="9">
         <v>3529.56</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="9">
         <v>3658.23</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="9">
         <v>2925.49</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="9">
         <v>3235.76</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="9">
         <v>2236.2600000000002</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="9">
         <v>3308.11</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="9">
         <v>3564.13</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="9">
         <v>4088.22</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="9">
         <v>4522.76</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="9">
         <v>3099.64</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="9">
         <v>3403.24</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="9">
         <v>3445.07</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="9">
         <v>3640.09</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="9">
         <v>3700.56</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="9">
         <v>3499.24</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="9">
         <v>3429.31</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="9">
         <v>3296.74</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="9">
         <v>3599.49</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="9">
         <v>3477.93</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L10" s="9">
         <v>4003.96</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="9">
         <v>4187.6499999999996</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="9">
         <v>2885.47</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="9">
         <v>2971.94</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="9">
         <v>3020.31</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="9">
         <v>3155.38</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="9">
         <v>3275.54</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="9">
         <v>2547.0100000000002</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="9">
         <v>2771.87</v>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="9">
         <v>1985.28</v>
       </c>
-      <c r="J11" s="11">
+      <c r="J11" s="9">
         <v>2805.32</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="9">
         <v>3033.58</v>
       </c>
-      <c r="L11" s="11">
+      <c r="L11" s="9">
         <v>3666.79</v>
       </c>
-      <c r="M11" s="11">
+      <c r="M11" s="9">
         <v>4163.9799999999996</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="11">
+      <c r="B12" s="9">
         <v>2446.6</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="9">
         <v>2493.9699999999998</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="9">
         <v>2534.65</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="9">
         <v>2767.28</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="9">
         <v>2929.5600000000004</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="9">
         <v>2080.5299999999997</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="9">
         <v>2363.92</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I12" s="9">
         <v>1425.68</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="9">
         <v>2430.4499999999998</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="9">
         <v>2500.79</v>
       </c>
-      <c r="L12" s="11">
+      <c r="L12" s="9">
         <v>3164.12</v>
       </c>
-      <c r="M12" s="11">
+      <c r="M12" s="9">
         <v>3866.8900000000003</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="6" t="s">
+      <c r="A13" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="11">
+      <c r="B13" s="9">
         <v>2885.04</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="9">
         <v>2862.23</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="9">
         <v>2913.2400000000002</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="9">
         <v>3009.92</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="9">
         <v>3109.31</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="9">
         <v>2431.9499999999998</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="9">
         <v>2679.5499999999997</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="9">
         <v>1772.07</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="9">
         <v>2777.91</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="9">
         <v>2822.16</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L13" s="9">
         <v>3440.59</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M13" s="9">
         <v>4148.54</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="11">
+      <c r="B14" s="9">
         <v>3444.46</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="9">
         <v>3359.49</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="9">
         <v>3379.87</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="9">
         <v>3817.35</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="9">
         <v>3675.79</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="9">
         <v>2879.05</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="9">
         <v>3018.51</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I14" s="9">
         <v>2403.87</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J14" s="9">
         <v>3251.18</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="9">
         <v>3336.83</v>
       </c>
-      <c r="L14" s="11">
+      <c r="L14" s="9">
         <v>3874.6</v>
       </c>
-      <c r="M14" s="11">
+      <c r="M14" s="9">
         <v>4290.8900000000003</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="11">
+      <c r="B15" s="9">
         <v>2980.37</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="9">
         <v>3077.14</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="9">
         <v>3196.74</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="9">
         <v>3386.46</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="9">
         <v>3386.46</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="9">
         <v>3364.23</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="9">
         <v>2965.87</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I15" s="9">
         <v>2131.96</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="9">
         <v>3065.77</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="9">
         <v>3146.16</v>
       </c>
-      <c r="L15" s="11">
+      <c r="L15" s="9">
         <v>3837.22</v>
       </c>
-      <c r="M15" s="11">
+      <c r="M15" s="9">
         <v>4358.33</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="11">
+      <c r="B16" s="9">
         <v>2883.4399999999996</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="9">
         <v>3022</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="9">
         <v>3021.96</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="9">
         <v>3197.1099999999997</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="9">
         <v>3351.04</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="9">
         <v>2680.93</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="9">
         <v>2950.35</v>
       </c>
-      <c r="I16" s="11">
+      <c r="I16" s="9">
         <v>2039.9199999999998</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J16" s="9">
         <v>3023.94</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K16" s="9">
         <v>3008.3199999999997</v>
       </c>
-      <c r="L16" s="11">
+      <c r="L16" s="9">
         <v>3736.37</v>
       </c>
-      <c r="M16" s="11">
+      <c r="M16" s="9">
         <v>4237.66</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="11">
+      <c r="B17" s="9">
         <v>3019.64</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="9">
         <v>2992.47</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D17" s="9">
         <v>3080</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="9">
         <v>3061.21</v>
       </c>
-      <c r="F17" s="11">
+      <c r="F17" s="9">
         <v>3292.22</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="9">
         <v>2569.2399999999998</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="9">
         <v>2861.92</v>
       </c>
-      <c r="I17" s="11">
+      <c r="I17" s="9">
         <v>1953.46</v>
       </c>
-      <c r="J17" s="11">
+      <c r="J17" s="9">
         <v>2917.66</v>
       </c>
-      <c r="K17" s="11">
+      <c r="K17" s="9">
         <v>3000.73</v>
       </c>
-      <c r="L17" s="11">
+      <c r="L17" s="9">
         <v>3671.29</v>
       </c>
-      <c r="M17" s="11">
+      <c r="M17" s="9">
         <v>4225.72</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B18" s="9">
         <v>3026.68</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="9">
         <v>3074.47</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="9">
         <v>3113.23</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="9">
         <v>3322.59</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="9">
         <v>3480.56</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="9">
         <v>2650.34</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="9">
         <v>2994.11</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I18" s="9">
         <v>1977.35</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J18" s="9">
         <v>3128.23</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="9">
         <v>3059.96</v>
       </c>
-      <c r="L18" s="11">
+      <c r="L18" s="9">
         <v>3822.23</v>
       </c>
-      <c r="M18" s="11">
+      <c r="M18" s="9">
         <v>4339.22</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="6" t="s">
+      <c r="A19" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="11">
+      <c r="B19" s="9">
         <v>3198.07</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C19" s="9">
         <v>3374.6800000000003</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="9">
         <v>3395.31</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="9">
         <v>3465.34</v>
       </c>
-      <c r="F19" s="11">
+      <c r="F19" s="9">
         <v>3612.76</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="9">
         <v>3129.81</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="9">
         <v>3287.31</v>
       </c>
-      <c r="I19" s="11">
+      <c r="I19" s="9">
         <v>2511.04</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J19" s="9">
         <v>3358.4500000000003</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K19" s="9">
         <v>3430.98</v>
       </c>
-      <c r="L19" s="11">
+      <c r="L19" s="9">
         <v>4022.23</v>
       </c>
-      <c r="M19" s="11">
+      <c r="M19" s="9">
         <v>4467.72</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="6" t="s">
+      <c r="A20" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="11">
+      <c r="B20" s="9">
         <v>3105.19</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C20" s="9">
         <v>3083.56</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="9">
         <v>3067.5599999999995</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="9">
         <v>3163.35</v>
       </c>
-      <c r="F20" s="11">
+      <c r="F20" s="9">
         <v>3347.74</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="9">
         <v>2628.6900000000005</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H20" s="9">
         <v>3001.65</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I20" s="9">
         <v>2026.85</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J20" s="9">
         <v>3022.33</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K20" s="9">
         <v>3114.31</v>
       </c>
-      <c r="L20" s="11">
+      <c r="L20" s="9">
         <v>3722.11</v>
       </c>
-      <c r="M20" s="11">
+      <c r="M20" s="9">
         <v>4317.13</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="6" t="s">
+      <c r="A21" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="11">
+      <c r="B21" s="9">
         <v>3262.1</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="9">
         <v>3267.3599999999997</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="9">
         <v>3274.6499999999996</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="9">
         <v>4095.6099999999997</v>
       </c>
-      <c r="F21" s="11">
+      <c r="F21" s="9">
         <v>3680.71</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="9">
         <v>3841</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="9">
         <v>4182.57</v>
       </c>
-      <c r="I21" s="11">
+      <c r="I21" s="9">
         <v>4145.09</v>
       </c>
-      <c r="J21" s="11">
+      <c r="J21" s="9">
         <v>4464.2700000000004</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K21" s="9">
         <v>4938.53</v>
       </c>
-      <c r="L21" s="11">
+      <c r="L21" s="9">
         <v>5423.16</v>
       </c>
-      <c r="M21" s="11">
+      <c r="M21" s="9">
         <v>5594.46</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="6" t="s">
+      <c r="A22" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="11">
+      <c r="B22" s="9">
         <v>2960.74</v>
       </c>
-      <c r="C22" s="11">
+      <c r="C22" s="9">
         <v>2989.1</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="9">
         <v>3001.79</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="9">
         <v>3038.71</v>
       </c>
-      <c r="F22" s="11">
+      <c r="F22" s="9">
         <v>3287.75</v>
       </c>
-      <c r="G22" s="11">
+      <c r="G22" s="9">
         <v>2551.96</v>
       </c>
-      <c r="H22" s="11">
+      <c r="H22" s="9">
         <v>2841.94</v>
       </c>
-      <c r="I22" s="11">
+      <c r="I22" s="9">
         <v>1940.84</v>
       </c>
-      <c r="J22" s="11">
+      <c r="J22" s="9">
         <v>2942.15</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K22" s="9">
         <v>2964.75</v>
       </c>
-      <c r="L22" s="11">
+      <c r="L22" s="9">
         <v>3643.49</v>
       </c>
-      <c r="M22" s="11">
+      <c r="M22" s="9">
         <v>4135.09</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="6" t="s">
+      <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B23" s="11">
+      <c r="B23" s="9">
         <v>3321.17</v>
       </c>
-      <c r="C23" s="11">
+      <c r="C23" s="9">
         <v>3329.75</v>
       </c>
-      <c r="D23" s="11">
+      <c r="D23" s="9">
         <v>3318.76</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23" s="9">
         <v>3232.26</v>
       </c>
-      <c r="F23" s="11">
+      <c r="F23" s="9">
         <v>3315.46</v>
       </c>
-      <c r="G23" s="11">
+      <c r="G23" s="9">
         <v>2637.28</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="9">
         <v>2857.27</v>
       </c>
-      <c r="I23" s="11">
+      <c r="I23" s="9">
         <v>1681.35</v>
       </c>
-      <c r="J23" s="11">
+      <c r="J23" s="9">
         <v>3248.06</v>
       </c>
-      <c r="K23" s="11">
+      <c r="K23" s="9">
         <v>3283.96</v>
       </c>
-      <c r="L23" s="11">
+      <c r="L23" s="9">
         <v>3876.18</v>
       </c>
-      <c r="M23" s="11">
+      <c r="M23" s="9">
         <v>4106.92</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="6" t="s">
+      <c r="A24" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="11">
+      <c r="B24" s="9">
         <v>3038.64</v>
       </c>
-      <c r="C24" s="11">
+      <c r="C24" s="9">
         <v>3130.6099999999997</v>
       </c>
-      <c r="D24" s="11">
+      <c r="D24" s="9">
         <v>3170.37</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="9">
         <v>3259.32</v>
       </c>
-      <c r="F24" s="11">
+      <c r="F24" s="9">
         <v>3325.5200000000004</v>
       </c>
-      <c r="G24" s="11">
+      <c r="G24" s="9">
         <v>2837.46</v>
       </c>
-      <c r="H24" s="11">
+      <c r="H24" s="9">
         <v>3066.6899999999996</v>
       </c>
-      <c r="I24" s="11">
+      <c r="I24" s="9">
         <v>2255.0100000000002</v>
       </c>
-      <c r="J24" s="11">
+      <c r="J24" s="9">
         <v>3199.89</v>
       </c>
-      <c r="K24" s="11">
+      <c r="K24" s="9">
         <v>3355.75</v>
       </c>
-      <c r="L24" s="11">
+      <c r="L24" s="9">
         <v>4034.4900000000002</v>
       </c>
-      <c r="M24" s="11">
+      <c r="M24" s="9">
         <v>4642.92</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="6" t="s">
+      <c r="A25" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="11">
+      <c r="B25" s="9">
         <v>2921.17</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="9">
         <v>3058.21</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D25" s="9">
         <v>3084.32</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="9">
         <v>3137.07</v>
       </c>
-      <c r="F25" s="11">
+      <c r="F25" s="9">
         <v>3317.95</v>
       </c>
-      <c r="G25" s="11">
+      <c r="G25" s="9">
         <v>2614.58</v>
       </c>
-      <c r="H25" s="11">
+      <c r="H25" s="9">
         <v>2991.02</v>
       </c>
-      <c r="I25" s="11">
+      <c r="I25" s="9">
         <v>1959.58</v>
       </c>
-      <c r="J25" s="11">
+      <c r="J25" s="9">
         <v>3082.14</v>
       </c>
-      <c r="K25" s="11">
+      <c r="K25" s="9">
         <v>3084.75</v>
       </c>
-      <c r="L25" s="11">
+      <c r="L25" s="9">
         <v>3772.65</v>
       </c>
-      <c r="M25" s="11">
+      <c r="M25" s="9">
         <v>4184.1000000000004</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B26" s="11">
+      <c r="B26" s="9">
         <v>2911.0499999999997</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="9">
         <v>2987.07</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="9">
         <v>3019.04</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="9">
         <v>3312.1299999999997</v>
       </c>
-      <c r="F26" s="11">
+      <c r="F26" s="9">
         <v>3280.5499999999997</v>
       </c>
-      <c r="G26" s="11">
+      <c r="G26" s="9">
         <v>2631.6099999999997</v>
       </c>
-      <c r="H26" s="11">
+      <c r="H26" s="9">
         <v>2934.6899999999996</v>
       </c>
-      <c r="I26" s="11">
+      <c r="I26" s="9">
         <v>1964.03</v>
       </c>
-      <c r="J26" s="11">
+      <c r="J26" s="9">
         <v>2983.45</v>
       </c>
-      <c r="K26" s="11">
+      <c r="K26" s="9">
         <v>3075.71</v>
       </c>
-      <c r="L26" s="11">
+      <c r="L26" s="9">
         <v>3765.07</v>
       </c>
-      <c r="M26" s="11">
+      <c r="M26" s="9">
         <v>4237.0200000000004</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="7"/>
+      <c r="A27" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="7.874015748031496E-2" right="7.874015748031496E-2" top="7.874015748031496E-2" bottom="7.874015748031496E-2" header="7.874015748031496E-2" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="E20" sqref="E20"/>
       <selection pane="topRight" activeCell="E20" sqref="E20"/>
       <selection pane="bottomLeft" activeCell="E20" sqref="E20"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="65.7109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="65.7109375" style="1" customWidth="1"/>
+    <col min="2" max="10" width="10.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.7109375" style="6" customWidth="1"/>
+    <col min="12" max="13" width="10.7109375" style="1" customWidth="1"/>
+    <col min="14" max="22" width="8.7109375" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="1"/>
-[...10 lines deleted...]
-      <c r="M1" s="1"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="3"/>
-[...9 lines deleted...]
-      <c r="M2" s="3"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="3"/>
-      <c r="B3" s="4">
+      <c r="A3" s="11"/>
+      <c r="B3" s="2">
         <v>44562</v>
       </c>
-      <c r="C3" s="4">
+      <c r="C3" s="2">
         <v>44593</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D3" s="2">
         <v>44621</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="2">
         <v>44652</v>
       </c>
-      <c r="F3" s="4">
+      <c r="F3" s="2">
         <v>44682</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G3" s="2">
         <v>44713</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H3" s="2">
         <v>44743</v>
       </c>
-      <c r="I3" s="4">
+      <c r="I3" s="2">
         <v>44774</v>
       </c>
-      <c r="J3" s="4">
+      <c r="J3" s="2">
         <v>44805</v>
       </c>
-      <c r="K3" s="4">
+      <c r="K3" s="2">
         <v>44835</v>
       </c>
-      <c r="L3" s="4">
+      <c r="L3" s="2">
         <v>44866</v>
       </c>
-      <c r="M3" s="4">
+      <c r="M3" s="2">
         <v>44896</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="9">
+      <c r="B4" s="7">
         <v>5169.3100000000004</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C4" s="7">
         <v>5434.16</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="7">
         <v>4543.3100000000004</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="7">
         <v>4226.1000000000004</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="7">
         <v>3510.09</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G4" s="7">
         <v>4093.37</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H4" s="7">
         <v>4223.53</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="7">
         <v>4271.08</v>
       </c>
-      <c r="J4" s="10">
+      <c r="J4" s="8">
         <v>4501.83</v>
       </c>
-      <c r="K4" s="10">
+      <c r="K4" s="8">
         <v>4999.2700000000004</v>
       </c>
-      <c r="L4" s="10">
+      <c r="L4" s="8">
         <v>5467.91</v>
       </c>
-      <c r="M4" s="10">
+      <c r="M4" s="8">
         <v>5677.79</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="11">
+      <c r="B5" s="9">
         <v>5025.72</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="9">
         <v>5250.46</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="9">
         <v>4488.2700000000004</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="9">
         <v>4096.66</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="9">
         <v>3464.55</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="9">
         <v>3845.19</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="9">
         <v>4141.4799999999996</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="9">
         <v>4170.33</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="9">
         <v>4408.9399999999996</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="9">
         <v>4931.33</v>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="9">
         <v>5377.64</v>
       </c>
-      <c r="M5" s="11">
+      <c r="M5" s="9">
         <v>5553.65</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="11">
+      <c r="B6" s="9">
         <v>5160.53</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C6" s="9">
         <v>5355.37</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D6" s="9">
         <v>4463.38</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="9">
         <v>4135.3999999999996</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F6" s="9">
         <v>3371.04</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G6" s="9">
         <v>4048.79</v>
       </c>
-      <c r="H6" s="11">
+      <c r="H6" s="9">
         <v>4199.21</v>
       </c>
-      <c r="I6" s="11">
+      <c r="I6" s="9">
         <v>4196.95</v>
       </c>
-      <c r="J6" s="11">
+      <c r="J6" s="9">
         <v>4428.4399999999996</v>
       </c>
-      <c r="K6" s="11">
+      <c r="K6" s="9">
         <v>4860.6000000000004</v>
       </c>
-      <c r="L6" s="11">
+      <c r="L6" s="9">
         <v>5371.13</v>
       </c>
-      <c r="M6" s="11">
+      <c r="M6" s="9">
         <v>5625.81</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="6" t="s">
+      <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="9">
         <v>4910.63</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="9">
         <v>5191.8100000000004</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="9">
         <v>4242.6099999999997</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="9">
         <v>3842.94</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="9">
         <v>3347.4</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="9">
         <v>3680.31</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="9">
         <v>3967.09</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I7" s="9">
         <v>3945.42</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="9">
         <v>4218.79</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="9">
         <v>4736.53</v>
       </c>
-      <c r="L7" s="11">
+      <c r="L7" s="9">
         <v>5267.68</v>
       </c>
-      <c r="M7" s="11">
+      <c r="M7" s="9">
         <v>5396.29</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="6" t="s">
+      <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="9">
         <v>4465.4000000000005</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="9">
         <v>4652.1899999999996</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="9">
         <v>3795.22</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="9">
         <v>3523.7400000000002</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="9">
         <v>3066.6800000000003</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="9">
         <v>3226.07</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="9">
         <v>3611.05</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="9">
         <v>3616.82</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="9">
         <v>3842.24</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="9">
         <v>4373.51</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="9">
         <v>4790.01</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="9">
         <v>4917.3</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B9" s="9">
         <v>5345.06</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="9">
         <v>5154.87</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="9">
         <v>4689.84</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="9">
         <v>4163.28</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="9">
         <v>3582.87</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="9">
         <v>4107.51</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="9">
         <v>4231.09</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="9">
         <v>4253.8500000000004</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="9">
         <v>4591.6000000000004</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="9">
         <v>5048.4399999999996</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="9">
         <v>5559.56</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="9">
         <v>5719.04</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="9">
         <v>1480.39</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="9">
         <v>1480.39</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="9">
         <v>1480.39</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="9">
         <v>1480.39</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="9">
         <v>1480.39</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="9">
         <v>1480.39</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="9">
         <v>1480.39</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="9">
         <v>1480.39</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="9">
         <v>1480.39</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="9">
         <v>1480.39</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L10" s="9">
         <v>1480.39</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="9">
         <v>1480.39</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="9">
         <v>4842.26</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="9">
         <v>4976.88</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="9">
         <v>4086.62</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="9">
         <v>3692.06</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="9">
         <v>3186.94</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="9">
         <v>3669.18</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="9">
         <v>3847.46</v>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="9">
         <v>3763.97</v>
       </c>
-      <c r="J11" s="11">
+      <c r="J11" s="9">
         <v>3902.81</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="9">
         <v>4521.13</v>
       </c>
-      <c r="L11" s="11">
+      <c r="L11" s="9">
         <v>5003.03</v>
       </c>
-      <c r="M11" s="11">
+      <c r="M11" s="9">
         <v>5102.3999999999996</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="11">
+      <c r="B12" s="9">
         <v>4311.97</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="9">
         <v>4468.05</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="9">
         <v>3439.96</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="9">
         <v>3007.46</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="9">
         <v>2528.75</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="9">
         <v>3029.35</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="9">
         <v>3161.17</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I12" s="9">
         <v>3263.2999999999997</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="9">
         <v>3461.08</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="9">
         <v>4050.6400000000003</v>
       </c>
-      <c r="L12" s="11">
+      <c r="L12" s="9">
         <v>4483.97</v>
       </c>
-      <c r="M12" s="11">
+      <c r="M12" s="9">
         <v>4679.32</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="6" t="s">
+      <c r="A13" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="11">
+      <c r="B13" s="9">
         <v>4613.84</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="9">
         <v>4737.99</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="9">
         <v>3767.09</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="9">
         <v>3557.02</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="9">
         <v>2917.33</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="9">
         <v>3475.46</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="9">
         <v>3652.2000000000003</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="9">
         <v>3722.91</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="9">
         <v>3884.13</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="9">
         <v>4239.7199999999993</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L13" s="9">
         <v>4787.5</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M13" s="9">
         <v>4997.4799999999996</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="11">
+      <c r="B14" s="9">
         <v>4913.8100000000004</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="9">
         <v>5204.1000000000004</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="9">
         <v>4495.6000000000004</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="9">
         <v>4152.1400000000003</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="9">
         <v>3635.09</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="9">
         <v>3761.74</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="9">
         <v>4197.43</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I14" s="9">
         <v>4142.83</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J14" s="9">
         <v>4464.09</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="9">
         <v>4934.2299999999996</v>
       </c>
-      <c r="L14" s="11">
+      <c r="L14" s="9">
         <v>5307.17</v>
       </c>
-      <c r="M14" s="11">
+      <c r="M14" s="9">
         <v>5430.48</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="11">
+      <c r="B15" s="9">
         <v>4668.7</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="9">
         <v>4810.75</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="9">
         <v>4127.93</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="9">
         <v>3859.66</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="9">
         <v>3370.05</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="9">
         <v>3560.74</v>
       </c>
-      <c r="H15" s="11" t="s">
+      <c r="H15" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="I15" s="11" t="s">
+      <c r="I15" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="9">
         <v>4071.14</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="9">
         <v>4600.28</v>
       </c>
-      <c r="L15" s="11">
+      <c r="L15" s="9">
         <v>5079</v>
       </c>
-      <c r="M15" s="11">
+      <c r="M15" s="9">
         <v>5299.13</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="11">
+      <c r="B16" s="9">
         <v>4775.8200000000006</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="9">
         <v>5015.2299999999996</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="9">
         <v>4107.6499999999996</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="9">
         <v>3861.61</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="9">
         <v>3220.63</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="9">
         <v>3823.51</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="9">
         <v>3982.44</v>
       </c>
-      <c r="I16" s="11">
+      <c r="I16" s="9">
         <v>3799.67</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J16" s="9">
         <v>4231.5600000000004</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K16" s="9">
         <v>4697</v>
       </c>
-      <c r="L16" s="11">
+      <c r="L16" s="9">
         <v>5115.8</v>
       </c>
-      <c r="M16" s="11">
+      <c r="M16" s="9">
         <v>5246.9900000000007</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="11">
+      <c r="B17" s="9">
         <v>4808.67</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="9">
         <v>4984.8100000000004</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D17" s="9">
         <v>4080.87</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="9">
         <v>3821.46</v>
       </c>
-      <c r="F17" s="11">
+      <c r="F17" s="9">
         <v>3203.11</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="9">
         <v>3587.07</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="9">
         <v>3887.51</v>
       </c>
-      <c r="I17" s="11">
+      <c r="I17" s="9">
         <v>3859.63</v>
       </c>
-      <c r="J17" s="11">
+      <c r="J17" s="9">
         <v>4155</v>
       </c>
-      <c r="K17" s="11">
+      <c r="K17" s="9">
         <v>4691.42</v>
       </c>
-      <c r="L17" s="11">
+      <c r="L17" s="9">
         <v>5060.74</v>
       </c>
-      <c r="M17" s="11">
+      <c r="M17" s="9">
         <v>5145.63</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B18" s="9">
         <v>4981.6400000000003</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="9">
         <v>5156.51</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="9">
         <v>4292.1400000000003</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="9">
         <v>3884.53</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="9">
         <v>3288.45</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="9">
         <v>3664.4</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="9">
         <v>3962.64</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I18" s="9">
         <v>3963.25</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J18" s="9">
         <v>4224.47</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="9">
         <v>4724.91</v>
       </c>
-      <c r="L18" s="11">
+      <c r="L18" s="9">
         <v>5234.8599999999997</v>
       </c>
-      <c r="M18" s="11">
+      <c r="M18" s="9">
         <v>5423.51</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="6" t="s">
+      <c r="A19" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="11">
+      <c r="B19" s="9">
         <v>4970.6499999999996</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C19" s="9">
         <v>4985.8</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="9">
         <v>4447.8500000000004</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="9">
         <v>4333.2</v>
       </c>
-      <c r="F19" s="11">
+      <c r="F19" s="9">
         <v>3698.7</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="9">
         <v>3863.47</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="9">
         <v>4191.33</v>
       </c>
-      <c r="I19" s="11">
+      <c r="I19" s="9">
         <v>4242.3899999999994</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J19" s="9">
         <v>4498.96</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K19" s="9">
         <v>5025.24</v>
       </c>
-      <c r="L19" s="11">
+      <c r="L19" s="9">
         <v>5513.82</v>
       </c>
-      <c r="M19" s="11">
+      <c r="M19" s="9">
         <v>5712.8200000000006</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="6" t="s">
+      <c r="A20" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="11">
+      <c r="B20" s="9">
         <v>4968.79</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C20" s="9">
         <v>5266.9000000000005</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="9">
         <v>4292.1499999999996</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="9">
         <v>3780.0299999999997</v>
       </c>
-      <c r="F20" s="11">
+      <c r="F20" s="9">
         <v>3180.34</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="9">
         <v>3518.12</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H20" s="9">
         <v>3916.65</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I20" s="9">
         <v>3953.65</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J20" s="9">
         <v>4223.0200000000004</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K20" s="9">
         <v>4784.01</v>
       </c>
-      <c r="L20" s="11">
+      <c r="L20" s="9">
         <v>5239.0499999999993</v>
       </c>
-      <c r="M20" s="11">
+      <c r="M20" s="9">
         <v>5316.88</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="6" t="s">
+      <c r="A21" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="11">
+      <c r="B21" s="9">
         <v>5128.28</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="9">
         <v>5413.6</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="9">
         <v>4447.16</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="9">
         <v>4095.6099999999997</v>
       </c>
-      <c r="F21" s="11">
+      <c r="F21" s="9">
         <v>3680.71</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="9">
         <v>3841.1</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="9">
         <v>4182.57</v>
       </c>
-      <c r="I21" s="11">
+      <c r="I21" s="9">
         <v>4145.09</v>
       </c>
-      <c r="J21" s="11">
+      <c r="J21" s="9">
         <v>4464.2700000000004</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K21" s="9">
         <v>4938.53</v>
       </c>
-      <c r="L21" s="11">
+      <c r="L21" s="9">
         <v>5423.16</v>
       </c>
-      <c r="M21" s="11">
+      <c r="M21" s="9">
         <v>5594.46</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="6" t="s">
+      <c r="A22" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="11">
+      <c r="B22" s="9">
         <v>4882.17</v>
       </c>
-      <c r="C22" s="11">
+      <c r="C22" s="9">
         <v>5091.3900000000003</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="9">
         <v>4086.42</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="9">
         <v>3535.6</v>
       </c>
-      <c r="F22" s="11">
+      <c r="F22" s="9">
         <v>3089.48</v>
       </c>
-      <c r="G22" s="11">
+      <c r="G22" s="9">
         <v>3391.89</v>
       </c>
-      <c r="H22" s="11">
+      <c r="H22" s="9">
         <v>3757.97</v>
       </c>
-      <c r="I22" s="11">
+      <c r="I22" s="9">
         <v>3688.11</v>
       </c>
-      <c r="J22" s="11">
+      <c r="J22" s="9">
         <v>3955.98</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K22" s="9">
         <v>4579.8900000000003</v>
       </c>
-      <c r="L22" s="11">
+      <c r="L22" s="9">
         <v>5086.59</v>
       </c>
-      <c r="M22" s="11">
+      <c r="M22" s="9">
         <v>5224.96</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="6" t="s">
+      <c r="A23" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="11">
+      <c r="B23" s="9">
         <v>4897.43</v>
       </c>
-      <c r="C23" s="11">
+      <c r="C23" s="9">
         <v>5168.76</v>
       </c>
-      <c r="D23" s="11">
+      <c r="D23" s="9">
         <v>4608.45</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23" s="9">
         <v>3993.85</v>
       </c>
-      <c r="F23" s="11">
+      <c r="F23" s="9">
         <v>3632.96</v>
       </c>
-      <c r="G23" s="11">
+      <c r="G23" s="9">
         <v>3648.08</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="9">
         <v>4066.52</v>
       </c>
-      <c r="I23" s="11">
+      <c r="I23" s="9">
         <v>4050.72</v>
       </c>
-      <c r="J23" s="11">
+      <c r="J23" s="9">
         <v>4390.38</v>
       </c>
-      <c r="K23" s="11">
+      <c r="K23" s="9">
         <v>4612.8599999999997</v>
       </c>
-      <c r="L23" s="11">
+      <c r="L23" s="9">
         <v>4841.3900000000003</v>
       </c>
-      <c r="M23" s="11">
+      <c r="M23" s="9">
         <v>5095.3500000000004</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="6" t="s">
+      <c r="A24" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="11">
+      <c r="B24" s="9">
         <v>5074.8099999999995</v>
       </c>
-      <c r="C24" s="11">
+      <c r="C24" s="9">
         <v>5363.4400000000005</v>
       </c>
-      <c r="D24" s="11">
+      <c r="D24" s="9">
         <v>4234.26</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="9">
         <v>3974.91</v>
       </c>
-      <c r="F24" s="11">
+      <c r="F24" s="9">
         <v>3243.6000000000004</v>
       </c>
-      <c r="G24" s="11">
+      <c r="G24" s="9">
         <v>3903.9800000000005</v>
       </c>
-      <c r="H24" s="11">
+      <c r="H24" s="9">
         <v>4070.25</v>
       </c>
-      <c r="I24" s="11">
+      <c r="I24" s="9">
         <v>4141.51</v>
       </c>
-      <c r="J24" s="11">
+      <c r="J24" s="9">
         <v>4444.96</v>
       </c>
-      <c r="K24" s="11">
+      <c r="K24" s="9">
         <v>4878.91</v>
       </c>
-      <c r="L24" s="11">
+      <c r="L24" s="9">
         <v>5405.54</v>
       </c>
-      <c r="M24" s="11">
+      <c r="M24" s="9">
         <v>5499.7400000000007</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="6" t="s">
+      <c r="A25" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="11">
+      <c r="B25" s="9">
         <v>4843.34</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="9">
         <v>4293.78</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D25" s="9">
         <v>3438.74</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="9">
         <v>2972.32</v>
       </c>
-      <c r="F25" s="11">
+      <c r="F25" s="9">
         <v>3239.66</v>
       </c>
-      <c r="G25" s="11">
+      <c r="G25" s="9">
         <v>3664.76</v>
       </c>
-      <c r="H25" s="11">
+      <c r="H25" s="9">
         <v>3893.3</v>
       </c>
-      <c r="I25" s="11">
+      <c r="I25" s="9">
         <v>3914.4</v>
       </c>
-      <c r="J25" s="11">
+      <c r="J25" s="9">
         <v>4148.29</v>
       </c>
-      <c r="K25" s="11">
+      <c r="K25" s="9">
         <v>4627.8</v>
       </c>
-      <c r="L25" s="11">
+      <c r="L25" s="9">
         <v>5036.59</v>
       </c>
-      <c r="M25" s="11">
+      <c r="M25" s="9">
         <v>5194</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B26" s="11">
+      <c r="B26" s="9">
         <v>4851.72</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="9">
         <v>5120.3099999999995</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="9">
         <v>4327.7</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="9">
         <v>3962.29</v>
       </c>
-      <c r="F26" s="11">
+      <c r="F26" s="9">
         <v>3383.7799999999997</v>
       </c>
-      <c r="G26" s="11">
+      <c r="G26" s="9">
         <v>3748.2400000000002</v>
       </c>
-      <c r="H26" s="11">
+      <c r="H26" s="9">
         <v>3985.02</v>
       </c>
-      <c r="I26" s="11">
+      <c r="I26" s="9">
         <v>3978.8700000000003</v>
       </c>
-      <c r="J26" s="11">
+      <c r="J26" s="9">
         <v>4234.1499999999996</v>
       </c>
-      <c r="K26" s="11">
+      <c r="K26" s="9">
         <v>4685.75</v>
       </c>
-      <c r="L26" s="11">
+      <c r="L26" s="9">
         <v>5152.26</v>
       </c>
-      <c r="M26" s="11">
+      <c r="M26" s="9">
         <v>5298.5199999999995</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="7"/>
+      <c r="A27" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="7.874015748031496E-2" right="7.874015748031496E-2" top="7.874015748031496E-2" bottom="7.874015748031496E-2" header="7.874015748031496E-2" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="E20" sqref="E20"/>
       <selection pane="topRight" activeCell="E20" sqref="E20"/>
       <selection pane="bottomLeft" activeCell="E20" sqref="E20"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="65.7109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="65.7109375" style="1" customWidth="1"/>
+    <col min="2" max="10" width="10.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.7109375" style="6" customWidth="1"/>
+    <col min="12" max="13" width="10.7109375" style="1" customWidth="1"/>
+    <col min="14" max="22" width="8.7109375" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="1"/>
-[...10 lines deleted...]
-      <c r="M1" s="1"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="3"/>
-[...9 lines deleted...]
-      <c r="M2" s="3"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="3"/>
-      <c r="B3" s="4">
+      <c r="A3" s="11"/>
+      <c r="B3" s="2">
         <v>44927</v>
       </c>
-      <c r="C3" s="4">
+      <c r="C3" s="2">
         <v>44958</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D3" s="2">
         <v>44986</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="2">
         <v>45017</v>
       </c>
-      <c r="F3" s="4">
+      <c r="F3" s="2">
         <v>45047</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G3" s="2">
         <v>45078</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H3" s="2">
         <v>45108</v>
       </c>
-      <c r="I3" s="4">
+      <c r="I3" s="2">
         <v>45139</v>
       </c>
-      <c r="J3" s="4">
+      <c r="J3" s="2">
         <v>45170</v>
       </c>
-      <c r="K3" s="4">
+      <c r="K3" s="2">
         <v>45200</v>
       </c>
-      <c r="L3" s="4">
+      <c r="L3" s="2">
         <v>45231</v>
       </c>
-      <c r="M3" s="4">
+      <c r="M3" s="2">
         <v>45261</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="9">
+      <c r="B4" s="7">
         <v>5698.33</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C4" s="7">
         <v>5452.53</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="7">
         <v>5383.77</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="7">
         <v>5430.55</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="7">
         <v>5121.03</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G4" s="7">
         <v>5353.76</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H4" s="7">
         <v>5593.12</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="7">
         <v>5967.39</v>
       </c>
-      <c r="J4" s="10">
+      <c r="J4" s="8">
         <v>6547.82</v>
       </c>
-      <c r="K4" s="10">
+      <c r="K4" s="8">
         <v>6966.57</v>
       </c>
-      <c r="L4" s="10">
+      <c r="L4" s="8">
         <v>7290.28</v>
       </c>
-      <c r="M4" s="10">
+      <c r="M4" s="8">
         <v>6790.3099999999995</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="11">
+      <c r="B5" s="9">
         <v>5530.11</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="9">
         <v>5275.45</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="9">
         <v>5243.3</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="9">
         <v>5351.9</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="9">
         <v>4995.8</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="9">
         <v>4894.78</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="9">
         <v>5175.09</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="9">
         <v>5607.02</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="9">
         <v>6192.21</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="9">
         <v>6694.91</v>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="9">
         <v>6906.11</v>
       </c>
-      <c r="M5" s="11">
+      <c r="M5" s="9">
         <v>6493.73</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="11">
+      <c r="B6" s="9">
         <v>5699.15</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C6" s="9">
         <v>5383.06</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D6" s="9">
         <v>5421.88</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="9">
         <v>5445.98</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F6" s="9">
         <v>5135.6899999999996</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G6" s="9">
         <v>5196.3599999999997</v>
       </c>
-      <c r="H6" s="11">
+      <c r="H6" s="9">
         <v>5489.98</v>
       </c>
-      <c r="I6" s="11">
+      <c r="I6" s="9">
         <v>5869.77</v>
       </c>
-      <c r="J6" s="11">
+      <c r="J6" s="9">
         <v>6530.41</v>
       </c>
-      <c r="K6" s="11">
+      <c r="K6" s="9">
         <v>6968.34</v>
       </c>
-      <c r="L6" s="11">
+      <c r="L6" s="9">
         <v>7176.93</v>
       </c>
-      <c r="M6" s="11">
+      <c r="M6" s="9">
         <v>6820.85</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="6" t="s">
+      <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="9">
         <v>5371.91</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="9">
         <v>5111.41</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="9">
         <v>5122.76</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="9">
         <v>5188.37</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="9">
         <v>4823.8500000000004</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="9">
         <v>4684.8599999999997</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="9">
         <v>4989.45</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I7" s="9">
         <v>5363.79</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="9">
         <v>5998.67</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="9">
         <v>6535.17</v>
       </c>
-      <c r="L7" s="11">
+      <c r="L7" s="9">
         <v>6707.72</v>
       </c>
-      <c r="M7" s="11">
+      <c r="M7" s="9">
         <v>6333.8</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="6" t="s">
+      <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="9">
         <v>4969.96</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="9">
         <v>4836.21</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="9">
         <v>4793.9799999999996</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="9">
         <v>4851.38</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="9">
         <v>4425.83</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="9">
         <v>4526.5600000000004</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="9">
         <v>4627.28</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="9">
         <v>5009.6099999999997</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="9">
         <v>5604.05</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="9">
         <v>6039.72</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="9">
         <v>6337.7</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="9">
         <v>6020.19</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B9" s="9">
         <v>5546.69</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="9">
         <v>5468.1</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="9">
         <v>5495.91</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="9">
         <v>5585.65</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="9">
         <v>5147.8100000000004</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="9">
         <v>4866.4799999999996</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="9">
         <v>4942.3500000000004</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="9">
         <v>5351.8</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="9">
         <v>6022.78</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="9">
         <v>6399.1</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="9">
         <v>6545.4</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="9">
         <v>6205.49</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="9">
         <v>5717.18</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="9">
         <v>5471.63</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="9">
         <v>5384.13</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="9">
         <v>5523.35</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="9">
         <v>5248.7</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="9">
         <v>5109.9399999999996</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="9">
         <v>5134.16</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="9">
         <v>5536.02</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="9">
         <v>6158.56</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="9">
         <v>6615.16</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L10" s="9">
         <v>6874.56</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="9">
         <v>6508.27</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="9">
         <v>5016.45</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="9">
         <v>4954.05</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="9">
         <v>4816.3599999999997</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="9">
         <v>4999.72</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="9">
         <v>4593.92</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="9">
         <v>4710.72</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="9">
         <v>4455.55</v>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="9">
         <v>4802.9799999999996</v>
       </c>
-      <c r="J11" s="11">
+      <c r="J11" s="9">
         <v>5247.24</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="9">
         <v>5605.38</v>
       </c>
-      <c r="L11" s="11">
+      <c r="L11" s="9">
         <v>6213.31</v>
       </c>
-      <c r="M11" s="11"/>
+      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="11">
+      <c r="B12" s="9">
         <v>4661.82</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="9">
         <v>4443.97</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="9">
         <v>4430.07</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="9">
         <v>4480.72</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="9">
         <v>4057.41</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="9">
         <v>3901.94</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="9">
         <v>4138.8500000000004</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I12" s="9">
         <v>4428.3</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="9">
         <v>5086.8999999999996</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="9">
         <v>5443.21</v>
       </c>
-      <c r="L12" s="11">
+      <c r="L12" s="9">
         <v>5814.87</v>
       </c>
-      <c r="M12" s="11">
+      <c r="M12" s="9">
         <v>5350.1</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="6" t="s">
+      <c r="A13" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="11">
+      <c r="B13" s="9">
         <v>5041.83</v>
       </c>
-      <c r="C13" s="11" t="s">
+      <c r="C13" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="9">
         <v>4941.6400000000003</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="9">
         <v>4913.0200000000004</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="9">
         <v>4489.07</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="9">
         <v>4443.4799999999996</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="9">
         <v>4855.66</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="9">
         <v>5145.1099999999997</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="9">
         <v>5803.71</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="9">
         <v>6160.02</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L13" s="9">
         <v>6531.68</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M13" s="9">
         <v>6066.91</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="11">
+      <c r="B14" s="9">
         <v>5476.08</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="9">
         <v>5408.53</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="9">
         <v>5441.14</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="9">
         <v>5469.93</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="9">
         <v>5017.92</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="9">
         <v>4879.34</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="9">
         <v>4817.4399999999996</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I14" s="9">
         <v>5191.55</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J14" s="9">
         <v>5720.79</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="9">
         <v>6190.44</v>
       </c>
-      <c r="L14" s="11">
+      <c r="L14" s="9">
         <v>6387.12</v>
       </c>
-      <c r="M14" s="11">
+      <c r="M14" s="9">
         <v>6084.24</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="11">
+      <c r="B15" s="9">
         <v>5297.25</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="9">
         <v>5102.33</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="9">
         <v>5029</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="9">
         <v>5043.54</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="9">
         <v>4687.13</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="9">
         <v>4530.3999999999996</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="9">
         <v>4903.21</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I15" s="9">
         <v>5205.57</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="9">
         <v>5833.61</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="9">
         <v>6335</v>
       </c>
-      <c r="L15" s="11">
+      <c r="L15" s="9">
         <v>6563.66</v>
       </c>
-      <c r="M15" s="11">
+      <c r="M15" s="9">
         <v>6216.31</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="11">
+      <c r="B16" s="9">
         <v>5263.99</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="9">
         <v>5081.3900000000003</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="9">
         <v>5079.59</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="9">
         <v>5179.53</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="9">
         <v>4996.8</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="9">
         <v>4729.13</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="9">
         <v>5482.89</v>
       </c>
-      <c r="I16" s="11">
+      <c r="I16" s="9">
         <v>5602.02</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J16" s="9">
         <v>6019.42</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K16" s="9">
         <v>6682.03</v>
       </c>
-      <c r="L16" s="11">
+      <c r="L16" s="9">
         <v>7019.47</v>
       </c>
-      <c r="M16" s="11">
+      <c r="M16" s="9">
         <v>6724.77</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="11">
+      <c r="B17" s="9">
         <v>5246.46</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="9">
         <v>5062.25</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D17" s="9">
         <v>5150.88</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="9">
         <v>5165.54</v>
       </c>
-      <c r="F17" s="11">
+      <c r="F17" s="9">
         <v>4756.34</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="9">
         <v>4575.93</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="9">
         <v>5019.05</v>
       </c>
-      <c r="I17" s="11">
+      <c r="I17" s="9">
         <v>5412.73</v>
       </c>
-      <c r="J17" s="11">
+      <c r="J17" s="9">
         <v>6004.95</v>
       </c>
-      <c r="K17" s="11">
+      <c r="K17" s="9">
         <v>6610.33</v>
       </c>
-      <c r="L17" s="11">
+      <c r="L17" s="9">
         <v>6756.39</v>
       </c>
-      <c r="M17" s="11">
+      <c r="M17" s="9">
         <v>6417.92</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B18" s="9">
         <v>5391.38</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="9">
         <v>5150.1400000000003</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="9">
         <v>5131.09</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="9">
         <v>5176.25</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="9">
         <v>4805.0600000000004</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="9">
         <v>4673.6899999999996</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="9">
         <v>5144.63</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I18" s="9">
         <v>5518.74</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J18" s="9">
         <v>6047.98</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="9">
         <v>6517.63</v>
       </c>
-      <c r="L18" s="11">
+      <c r="L18" s="9">
         <v>6714.31</v>
       </c>
-      <c r="M18" s="11">
+      <c r="M18" s="9">
         <v>6411.43</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="6" t="s">
+      <c r="A19" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="11">
+      <c r="B19" s="9">
         <v>5653.52</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C19" s="9">
         <v>5367.02</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="9">
         <v>5412.61</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="9">
         <v>5571.06</v>
       </c>
-      <c r="F19" s="11">
+      <c r="F19" s="9">
         <v>5246.33</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="9">
         <v>5008.9399999999996</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="9">
         <v>5237.57</v>
       </c>
-      <c r="I19" s="11">
+      <c r="I19" s="9">
         <v>5568.48</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J19" s="9">
         <v>6116.97</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K19" s="9">
         <v>6688.39</v>
       </c>
-      <c r="L19" s="11">
+      <c r="L19" s="9">
         <v>6914.15</v>
       </c>
-      <c r="M19" s="11">
+      <c r="M19" s="9">
         <v>6547.86</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="6" t="s">
+      <c r="A20" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="11">
+      <c r="B20" s="9">
         <v>5206.41</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C20" s="9">
         <v>5148.51</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="9">
         <v>5096.75</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="9">
         <v>5151.58</v>
       </c>
-      <c r="F20" s="11">
+      <c r="F20" s="9">
         <v>4762.2299999999996</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="9">
         <v>4579.95</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H20" s="9">
         <v>4531.7</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I20" s="9">
         <v>4941.5</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J20" s="9">
         <v>5569.63</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K20" s="9">
         <v>6137.99</v>
       </c>
-      <c r="L20" s="11">
+      <c r="L20" s="9">
         <v>6244.95</v>
       </c>
-      <c r="M20" s="11">
+      <c r="M20" s="9">
         <v>5905.04</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="6" t="s">
+      <c r="A21" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="11">
+      <c r="B21" s="9">
         <v>5641.34</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="9">
         <v>5362.94</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="9">
         <v>5320.77</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="9">
         <v>5451.48</v>
       </c>
-      <c r="F21" s="11">
+      <c r="F21" s="9">
         <v>5081.07</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="9">
         <v>4961.99</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="9">
         <v>5259.21</v>
       </c>
-      <c r="I21" s="11">
+      <c r="I21" s="9">
         <v>5691.91</v>
       </c>
-      <c r="J21" s="11">
+      <c r="J21" s="9">
         <v>6331.91</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K21" s="9">
         <v>6900.27</v>
       </c>
-      <c r="L21" s="11">
+      <c r="L21" s="9">
         <v>7007.23</v>
       </c>
-      <c r="M21" s="11">
+      <c r="M21" s="9">
         <v>6667.32</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="6" t="s">
+      <c r="A22" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="11">
+      <c r="B22" s="9">
         <v>5245.37</v>
       </c>
-      <c r="C22" s="11">
+      <c r="C22" s="9">
         <v>4975.72</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="9">
         <v>4975.72</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="9">
         <v>5045.71</v>
       </c>
-      <c r="F22" s="11">
+      <c r="F22" s="9">
         <v>4644.6400000000003</v>
       </c>
-      <c r="G22" s="11">
+      <c r="G22" s="9">
         <v>4465.33</v>
       </c>
-      <c r="H22" s="11">
+      <c r="H22" s="9">
         <v>5033.8900000000003</v>
       </c>
-      <c r="I22" s="11">
+      <c r="I22" s="9">
         <v>5417.71</v>
       </c>
-      <c r="J22" s="11">
+      <c r="J22" s="9">
         <v>6073.08</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K22" s="9">
         <v>6618.03</v>
       </c>
-      <c r="L22" s="11">
+      <c r="L22" s="9">
         <v>6887.74</v>
       </c>
-      <c r="M22" s="11">
+      <c r="M22" s="9">
         <v>6521.64</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="6" t="s">
+      <c r="A23" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="11">
+      <c r="B23" s="9">
         <v>5143.84</v>
       </c>
-      <c r="C23" s="11">
+      <c r="C23" s="9">
         <v>5108.67</v>
       </c>
-      <c r="D23" s="11">
+      <c r="D23" s="9">
         <v>5124.74</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23" s="9">
         <v>5399.72</v>
       </c>
-      <c r="F23" s="11">
+      <c r="F23" s="9">
         <v>5061.43</v>
       </c>
-      <c r="G23" s="11">
+      <c r="G23" s="9">
         <v>4914.1099999999997</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="9">
         <v>4152.22</v>
       </c>
-      <c r="I23" s="11">
+      <c r="I23" s="9">
         <v>4543.13</v>
       </c>
-      <c r="J23" s="11">
+      <c r="J23" s="9">
         <v>5202.6099999999997</v>
       </c>
-      <c r="K23" s="11">
+      <c r="K23" s="9">
         <v>5561.49</v>
       </c>
-      <c r="L23" s="11">
+      <c r="L23" s="9">
         <v>6136.9</v>
       </c>
-      <c r="M23" s="11">
+      <c r="M23" s="9">
         <v>5873.69</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="6" t="s">
+      <c r="A24" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="11">
+      <c r="B24" s="9">
         <v>5375.42</v>
       </c>
-      <c r="C24" s="11">
+      <c r="C24" s="9">
         <v>5218.16</v>
       </c>
-      <c r="D24" s="11">
+      <c r="D24" s="9">
         <v>5228.01</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="9">
         <v>5467.47</v>
       </c>
-      <c r="F24" s="11">
+      <c r="F24" s="9">
         <v>4934.2</v>
       </c>
-      <c r="G24" s="11">
+      <c r="G24" s="9">
         <v>4911.5200000000004</v>
       </c>
-      <c r="H24" s="11">
+      <c r="H24" s="9">
         <v>5276.89</v>
       </c>
-      <c r="I24" s="11">
+      <c r="I24" s="9">
         <v>5589.1</v>
       </c>
-      <c r="J24" s="11">
+      <c r="J24" s="9">
         <v>6012.18</v>
       </c>
-      <c r="K24" s="11">
+      <c r="K24" s="9">
         <v>6650.67</v>
       </c>
-      <c r="L24" s="11">
+      <c r="L24" s="9">
         <v>6801.28</v>
       </c>
-      <c r="M24" s="11">
+      <c r="M24" s="9">
         <v>6455.51</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="6" t="s">
+      <c r="A25" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="11">
+      <c r="B25" s="9">
         <v>5136.04</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="9">
         <v>5034.76</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D25" s="9">
         <v>5106.82</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="9">
         <v>5167.7700000000004</v>
       </c>
-      <c r="F25" s="11">
+      <c r="F25" s="9">
         <v>4930.51</v>
       </c>
-      <c r="G25" s="11">
+      <c r="G25" s="9">
         <v>4657.18</v>
       </c>
-      <c r="H25" s="11">
+      <c r="H25" s="9">
         <v>5202.13</v>
       </c>
-      <c r="I25" s="11">
+      <c r="I25" s="9">
         <v>5480.85</v>
       </c>
-      <c r="J25" s="11">
+      <c r="J25" s="9">
         <v>6213.1</v>
       </c>
-      <c r="K25" s="11">
+      <c r="K25" s="9">
         <v>6073.92</v>
       </c>
-      <c r="L25" s="11">
+      <c r="L25" s="9">
         <v>6467.34</v>
       </c>
-      <c r="M25" s="11">
+      <c r="M25" s="9">
         <v>6148.8</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B26" s="11">
+      <c r="B26" s="9">
         <v>5185.6899999999996</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="9">
         <v>5184.8</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="9">
         <v>5207.68</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="9">
         <v>5273.76</v>
       </c>
-      <c r="F26" s="11">
+      <c r="F26" s="9">
         <v>4879.29</v>
       </c>
-      <c r="G26" s="11">
+      <c r="G26" s="9">
         <v>4691.29</v>
       </c>
-      <c r="H26" s="11">
+      <c r="H26" s="9">
         <v>4658.84</v>
       </c>
-      <c r="I26" s="11">
+      <c r="I26" s="9">
         <v>5041.3599999999997</v>
       </c>
-      <c r="J26" s="11">
+      <c r="J26" s="9">
         <v>5577.77</v>
       </c>
-      <c r="K26" s="11">
+      <c r="K26" s="9">
         <v>6033.35</v>
       </c>
-      <c r="L26" s="11">
+      <c r="L26" s="9">
         <v>6251.34</v>
       </c>
-      <c r="M26" s="11">
+      <c r="M26" s="9">
         <v>5959.81</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="7"/>
+      <c r="A27" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="7.874015748031496E-2" right="7.874015748031496E-2" top="7.874015748031496E-2" bottom="7.874015748031496E-2" header="7.874015748031496E-2" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="E20" sqref="E20"/>
       <selection pane="topRight" activeCell="E20" sqref="E20"/>
       <selection pane="bottomLeft" activeCell="E20" sqref="E20"/>
       <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="65.7109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="65.7109375" style="1" customWidth="1"/>
+    <col min="2" max="10" width="10.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.7109375" style="6" customWidth="1"/>
+    <col min="12" max="13" width="10.7109375" style="1" customWidth="1"/>
+    <col min="14" max="22" width="8.7109375" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="1"/>
-[...10 lines deleted...]
-      <c r="M1" s="1"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="3"/>
-[...9 lines deleted...]
-      <c r="M2" s="3"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="3"/>
-      <c r="B3" s="4">
+      <c r="A3" s="11"/>
+      <c r="B3" s="2">
         <v>45292</v>
       </c>
-      <c r="C3" s="4">
+      <c r="C3" s="2">
         <v>45323</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D3" s="2">
         <v>45352</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="2">
         <v>45383</v>
       </c>
-      <c r="F3" s="4">
+      <c r="F3" s="2">
         <v>45413</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G3" s="2">
         <v>45444</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H3" s="2">
         <v>45474</v>
       </c>
-      <c r="I3" s="4">
+      <c r="I3" s="2">
         <v>45505</v>
       </c>
-      <c r="J3" s="4">
+      <c r="J3" s="2">
         <v>45536</v>
       </c>
-      <c r="K3" s="4">
+      <c r="K3" s="2">
         <v>45566</v>
       </c>
-      <c r="L3" s="4">
+      <c r="L3" s="2">
         <v>45597</v>
       </c>
-      <c r="M3" s="4">
+      <c r="M3" s="2">
         <v>45627</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="9">
+      <c r="B4" s="7">
         <v>6955.78</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C4" s="7">
         <v>7220.07</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="7">
         <v>6947.99</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="7">
         <v>5976.46</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="7">
         <v>5930.51</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G4" s="7">
         <v>5939.16</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H4" s="7">
         <v>7482.95</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="7">
         <v>8388.8799999999992</v>
       </c>
-      <c r="J4" s="10">
+      <c r="J4" s="8">
         <v>9027.01</v>
       </c>
-      <c r="K4" s="10">
+      <c r="K4" s="8">
         <v>8696.76</v>
       </c>
-      <c r="L4" s="10">
+      <c r="L4" s="8">
         <v>8419</v>
       </c>
-      <c r="M4" s="10">
+      <c r="M4" s="8">
         <v>8581.52</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="11">
+      <c r="B5" s="9">
         <v>6828.23</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="9">
         <v>7042.44</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="9">
         <v>6756.28</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="9">
         <v>5771.74</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="9">
         <v>5769.97</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="9">
         <v>5635.47</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="9">
         <v>7212.21</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="9">
         <v>8270.4</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="9">
         <v>8958.92</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="9">
         <v>8616.61</v>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="9">
         <v>8353.91</v>
       </c>
-      <c r="M5" s="11">
+      <c r="M5" s="9">
         <v>8453.11</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="11">
+      <c r="B6" s="9">
         <v>7141.03</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C6" s="9">
         <v>7295.86</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D6" s="9">
         <v>6959.7</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="9">
         <v>5879.01</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F6" s="9">
         <v>6016.44</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G6" s="9">
         <v>5970.08</v>
       </c>
-      <c r="H6" s="11">
+      <c r="H6" s="9">
         <v>7538.56</v>
       </c>
-      <c r="I6" s="11">
+      <c r="I6" s="9">
         <v>8703.83</v>
       </c>
-      <c r="J6" s="11">
+      <c r="J6" s="9">
         <v>9231.07</v>
       </c>
-      <c r="K6" s="11">
+      <c r="K6" s="9">
         <v>8777.5300000000007</v>
       </c>
-      <c r="L6" s="11">
+      <c r="L6" s="9">
         <v>8449.7099999999991</v>
       </c>
-      <c r="M6" s="11">
+      <c r="M6" s="9">
         <v>8591.94</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="6" t="s">
+      <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="9">
         <v>6641.35</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="9">
         <v>6731.79</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="9">
         <v>6397.67</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="9">
         <v>5312.33</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="9">
         <v>5368.56</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="9">
         <v>5400.98</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="9">
         <v>6987.88</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I7" s="9">
         <v>8117.25</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="9">
         <v>8665.66</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="9">
         <v>8313.9</v>
       </c>
-      <c r="L7" s="11">
+      <c r="L7" s="9">
         <v>7971.91</v>
       </c>
-      <c r="M7" s="11">
+      <c r="M7" s="9">
         <v>8139.58</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="6" t="s">
+      <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="9">
         <v>6198.5</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="9">
         <v>6269.81</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="9">
         <v>5922.34</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="9">
         <v>4947.2</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="9">
         <v>4917.4799999999996</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="9">
         <v>4725.68</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="9">
         <v>6498.63</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="9">
         <v>7563.54</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="9">
         <v>8123.73</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="9">
         <v>7827.31</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="9">
         <v>7480.06</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="9">
         <v>7811.43</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B9" s="9">
         <v>6337.76</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="9">
         <v>6641.54</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="9">
         <v>6408.33</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="9">
         <v>5709.06</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="9">
         <v>5347.57</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="9">
         <v>5278.01</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="9">
         <v>6836.49</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="9">
         <v>7918.83</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="9">
         <v>8597.98</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="9">
         <v>8231.48</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="9">
         <v>8023.55</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="9">
         <v>8247.61</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="9">
         <v>7026.46</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="9">
         <v>7123.44</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="9">
         <v>6790.84</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="9">
         <v>5756.17</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="9">
         <v>5911.69</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="9">
         <v>5878.71</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="9">
         <v>7507.38</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="9">
         <v>8671.7199999999993</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="9">
         <v>9236.83</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="9">
         <v>8721.58</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L10" s="9">
         <v>8335.0400000000009</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="9">
         <v>8484.77</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="9">
         <v>6074.13</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="9">
         <v>6362.63</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="9">
         <v>6006.62</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="9">
         <v>5607.23</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="9">
         <v>5192.09</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="9">
         <v>5221.17</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="9">
         <v>7039.81</v>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="9">
         <v>7071.7</v>
       </c>
-      <c r="J11" s="11">
+      <c r="J11" s="9">
         <v>7602.53</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="9">
         <v>7617.7</v>
       </c>
-      <c r="L11" s="11">
+      <c r="L11" s="9">
         <v>7497.53</v>
       </c>
-      <c r="M11" s="11">
+      <c r="M11" s="9">
         <v>7729.58</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="11">
+      <c r="B12" s="9">
         <v>5557.5</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="9">
         <v>5650.14</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="9">
         <v>5348.76</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="9">
         <v>4387.45</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="9">
         <v>4451.83</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="9">
         <v>4205.03</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="9">
         <v>5793.65</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I12" s="9">
         <v>6867.94</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="9">
         <v>7448.48</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="9">
         <v>7215.09</v>
       </c>
-      <c r="L12" s="11">
+      <c r="L12" s="9">
         <v>6942.2</v>
       </c>
-      <c r="M12" s="11">
+      <c r="M12" s="9">
         <v>7067.75</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="6" t="s">
+      <c r="A13" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="11">
+      <c r="B13" s="9">
         <v>6391</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="9">
         <v>6483.64</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="9">
         <v>6182.26</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="9">
         <v>5220.95</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="9">
         <v>5285.33</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="9">
         <v>5038.53</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="9">
         <v>6627.15</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="9">
         <v>7701.44</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="9">
         <v>8281.9500000000007</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="9">
         <v>8048.59</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L13" s="9">
         <v>7775.7</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M13" s="9">
         <v>7901.25</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="11">
+      <c r="B14" s="9">
         <v>6422.85</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="9">
         <v>6538.14</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="9">
         <v>6284.6</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="9">
         <v>5389.66</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="9">
         <v>5720.79</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="9">
         <v>5720.79</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="9">
         <v>6609.02</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I14" s="9">
         <v>7650.67</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J14" s="9">
         <v>5720.79</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="9">
         <v>8267.4500000000007</v>
       </c>
-      <c r="L14" s="11">
+      <c r="L14" s="9">
         <v>8083.34</v>
       </c>
-      <c r="M14" s="11">
+      <c r="M14" s="9">
         <v>8137.4</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="11">
+      <c r="B15" s="9">
         <v>6487.54</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="9">
         <v>6723.91</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="9">
         <v>6256.12</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="9">
         <v>5266.4</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="9">
         <v>5269.18</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="9">
         <v>5269.18</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="9">
         <v>6823.07</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I15" s="9">
         <v>7820.2</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="9">
         <v>8512.4599999999991</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="9">
         <v>8086.54</v>
       </c>
-      <c r="L15" s="11">
+      <c r="L15" s="9">
         <v>7820.57</v>
       </c>
-      <c r="M15" s="11">
+      <c r="M15" s="9">
         <v>8073.38</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="11">
+      <c r="B16" s="9">
         <v>6930.82</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="9">
         <v>7004.04</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="9">
         <v>6600.79</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="9">
         <v>5505.49</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="9">
         <v>5775.56</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="9">
         <v>5785.48</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="9">
         <v>6986.44</v>
       </c>
-      <c r="I16" s="11">
+      <c r="I16" s="9">
         <v>8188.33</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J16" s="9">
         <v>8379.0300000000007</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K16" s="9">
         <v>8310.2199999999993</v>
       </c>
-      <c r="L16" s="11">
+      <c r="L16" s="9">
         <v>8303.0499999999993</v>
       </c>
-      <c r="M16" s="11">
+      <c r="M16" s="9">
         <v>8429.8799999999992</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="11">
+      <c r="B17" s="9">
         <v>6780.36</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="9">
         <v>6849.54</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D17" s="9">
         <v>6149.39</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="9">
         <v>5385.36</v>
       </c>
-      <c r="F17" s="11">
+      <c r="F17" s="9">
         <v>5495.71</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="9">
         <v>5564.42</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="9">
         <v>7213.01</v>
       </c>
-      <c r="I17" s="11">
+      <c r="I17" s="9">
         <v>8258.32</v>
       </c>
-      <c r="J17" s="11">
+      <c r="J17" s="9">
         <v>8609.9699999999993</v>
       </c>
-      <c r="K17" s="11">
+      <c r="K17" s="9">
         <v>8558.6299999999992</v>
       </c>
-      <c r="L17" s="11">
+      <c r="L17" s="9">
         <v>8023.33</v>
       </c>
-      <c r="M17" s="11">
+      <c r="M17" s="9">
         <v>8251.17</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B18" s="9">
         <v>6566.05</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="9">
         <v>6681.34</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="9">
         <v>6379.47</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="9">
         <v>5280.69</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="9">
         <v>5383.07</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="9">
         <v>5484.71</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="9">
         <v>7082.77</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I18" s="9">
         <v>8202.19</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J18" s="9">
         <v>8960.86</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="9">
         <v>8299.3799999999992</v>
       </c>
-      <c r="L18" s="11">
+      <c r="L18" s="9">
         <v>7963.81</v>
       </c>
-      <c r="M18" s="11">
+      <c r="M18" s="9">
         <v>8107.43</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="6" t="s">
+      <c r="A19" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="11">
+      <c r="B19" s="9">
         <v>7023.73</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C19" s="9">
         <v>7103.44</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="9">
         <v>6770.42</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="9">
         <v>5735.75</v>
       </c>
-      <c r="F19" s="11">
+      <c r="F19" s="9">
         <v>5850.7</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="9">
         <v>5698.61</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="9">
         <v>7066.16</v>
       </c>
-      <c r="I19" s="11">
+      <c r="I19" s="9">
         <v>7993.06</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J19" s="9">
         <v>9013.2199999999993</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K19" s="9">
         <v>8644.84</v>
       </c>
-      <c r="L19" s="11">
+      <c r="L19" s="9">
         <v>8628.92</v>
       </c>
-      <c r="M19" s="11">
+      <c r="M19" s="9">
         <v>8590.1299999999992</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="6" t="s">
+      <c r="A20" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="11">
+      <c r="B20" s="9">
         <v>6339.12</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C20" s="9">
         <v>6342.9</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="9">
         <v>6109.16</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="9">
         <v>4849.17</v>
       </c>
-      <c r="F20" s="11">
+      <c r="F20" s="9">
         <v>5048.93</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="9">
         <v>4979.37</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H20" s="9">
         <v>6537.85</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I20" s="9">
         <v>7620.19</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J20" s="9">
         <v>8299.34</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K20" s="9">
         <v>8039.71</v>
       </c>
-      <c r="L20" s="11">
+      <c r="L20" s="9">
         <v>7724.91</v>
       </c>
-      <c r="M20" s="11">
+      <c r="M20" s="9">
         <v>7885.91</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="6" t="s">
+      <c r="A21" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="11">
+      <c r="B21" s="9">
         <v>6955.31</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="9">
         <v>7162.11</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="9">
         <v>6910.69</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="9">
         <v>5834.33</v>
       </c>
-      <c r="F21" s="11">
+      <c r="F21" s="9">
         <v>5805.87</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="9">
         <v>5699.1</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="9">
         <v>7311.39</v>
       </c>
-      <c r="I21" s="11">
+      <c r="I21" s="9">
         <v>8462.89</v>
       </c>
-      <c r="J21" s="11">
+      <c r="J21" s="9">
         <v>9030.0499999999993</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K21" s="9">
         <v>8587.6299999999992</v>
       </c>
-      <c r="L21" s="11">
+      <c r="L21" s="9">
         <v>8403.65</v>
       </c>
-      <c r="M21" s="11">
+      <c r="M21" s="9">
         <v>8622.16</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="6" t="s">
+      <c r="A22" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="11">
+      <c r="B22" s="9">
         <v>6759.23</v>
       </c>
-      <c r="C22" s="11">
+      <c r="C22" s="9">
         <v>6807.74</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="9">
         <v>6425.13</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="9">
         <v>5247</v>
       </c>
-      <c r="F22" s="11">
+      <c r="F22" s="9">
         <v>5262.98</v>
       </c>
-      <c r="G22" s="11">
+      <c r="G22" s="9">
         <v>4993.51</v>
       </c>
-      <c r="H22" s="11">
+      <c r="H22" s="9">
         <v>7112.45</v>
       </c>
-      <c r="I22" s="11">
+      <c r="I22" s="9">
         <v>8245.7999999999993</v>
       </c>
-      <c r="J22" s="11">
+      <c r="J22" s="9">
         <v>9120.75</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K22" s="9">
         <v>8708.1299999999992</v>
       </c>
-      <c r="L22" s="11">
+      <c r="L22" s="9">
         <v>7962.66</v>
       </c>
-      <c r="M22" s="11">
+      <c r="M22" s="9">
         <v>8249.5499999999993</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="6" t="s">
+      <c r="A23" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="11">
+      <c r="B23" s="9">
         <v>6351.52</v>
       </c>
-      <c r="C23" s="11">
+      <c r="C23" s="9">
         <v>6448.64</v>
       </c>
-      <c r="D23" s="11">
+      <c r="D23" s="9">
         <v>6193.67</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23" s="9">
         <v>5307.5</v>
       </c>
-      <c r="F23" s="11">
+      <c r="F23" s="9">
         <v>5233.04</v>
       </c>
-      <c r="G23" s="11">
+      <c r="G23" s="9">
         <v>5100.5</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="9">
         <v>6039.8</v>
       </c>
-      <c r="I23" s="11">
+      <c r="I23" s="9">
         <v>6583.87</v>
       </c>
-      <c r="J23" s="11">
+      <c r="J23" s="9">
         <v>7423.08</v>
       </c>
-      <c r="K23" s="11">
+      <c r="K23" s="9">
         <v>7778.6</v>
       </c>
-      <c r="L23" s="11">
+      <c r="L23" s="9">
         <v>7694.23</v>
       </c>
-      <c r="M23" s="11">
+      <c r="M23" s="9">
         <v>7642.94</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="6" t="s">
+      <c r="A24" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="11">
+      <c r="B24" s="9">
         <v>6666.29</v>
       </c>
-      <c r="C24" s="11">
+      <c r="C24" s="9">
         <v>7027.65</v>
       </c>
-      <c r="D24" s="11">
+      <c r="D24" s="9">
         <v>6486.38</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="9">
         <v>6085.06</v>
       </c>
-      <c r="F24" s="11">
+      <c r="F24" s="9">
         <v>6096.91</v>
       </c>
-      <c r="G24" s="11">
+      <c r="G24" s="9">
         <v>6300.26</v>
       </c>
-      <c r="H24" s="11">
+      <c r="H24" s="9">
         <v>7008.37</v>
       </c>
-      <c r="I24" s="11">
+      <c r="I24" s="9">
         <v>8400.26</v>
       </c>
-      <c r="J24" s="11">
+      <c r="J24" s="9">
         <v>8303.14</v>
       </c>
-      <c r="K24" s="11">
+      <c r="K24" s="9">
         <v>8288.85</v>
       </c>
-      <c r="L24" s="11">
+      <c r="L24" s="9">
         <v>8170.17</v>
       </c>
-      <c r="M24" s="11">
+      <c r="M24" s="9">
         <v>8517.14</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="6" t="s">
+      <c r="A25" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="11">
+      <c r="B25" s="9">
         <v>6682.74</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="9">
         <v>6900.22</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D25" s="9">
         <v>6451.81</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="9">
         <v>5592.07</v>
       </c>
-      <c r="F25" s="11">
+      <c r="F25" s="9">
         <v>5385.26</v>
       </c>
-      <c r="G25" s="11">
+      <c r="G25" s="9">
         <v>5484.37</v>
       </c>
-      <c r="H25" s="11">
+      <c r="H25" s="9">
         <v>6884.58</v>
       </c>
-      <c r="I25" s="11">
+      <c r="I25" s="9">
         <v>7959.91</v>
       </c>
-      <c r="J25" s="11">
+      <c r="J25" s="9">
         <v>8324.17</v>
       </c>
-      <c r="K25" s="11">
+      <c r="K25" s="9">
         <v>8347.16</v>
       </c>
-      <c r="L25" s="11">
+      <c r="L25" s="9">
         <v>8125.1</v>
       </c>
-      <c r="M25" s="11">
+      <c r="M25" s="9">
         <v>8219.5300000000007</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B26" s="11">
+      <c r="B26" s="9">
         <v>6354.13</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="9">
         <v>6467.14</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="9">
         <v>6159</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="9">
         <v>5159.68</v>
       </c>
-      <c r="F26" s="11">
+      <c r="F26" s="9">
         <v>5196.7700000000004</v>
       </c>
-      <c r="G26" s="11">
+      <c r="G26" s="9">
         <v>5161.18</v>
       </c>
-      <c r="H26" s="11">
+      <c r="H26" s="9">
         <v>6491.37</v>
       </c>
-      <c r="I26" s="11">
+      <c r="I26" s="9">
         <v>7527.08</v>
       </c>
-      <c r="J26" s="11">
+      <c r="J26" s="9">
         <v>8091.39</v>
       </c>
-      <c r="K26" s="11">
+      <c r="K26" s="9">
         <v>8103.84</v>
       </c>
-      <c r="L26" s="11">
+      <c r="L26" s="9">
         <v>7834.42</v>
       </c>
-      <c r="M26" s="11">
+      <c r="M26" s="9">
         <v>7997.74</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="7"/>
+      <c r="A27" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView showZeros="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="E20" sqref="E20"/>
       <selection pane="topRight" activeCell="E20" sqref="E20"/>
       <selection pane="bottomLeft" activeCell="E20" sqref="E20"/>
-      <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
+      <selection pane="bottomRight" activeCell="M4" sqref="M4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="65.7109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="65.7109375" style="1" customWidth="1"/>
+    <col min="2" max="10" width="10.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.7109375" style="6" customWidth="1"/>
+    <col min="12" max="13" width="10.7109375" style="1" customWidth="1"/>
+    <col min="14" max="22" width="8.7109375" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="1"/>
-[...10 lines deleted...]
-      <c r="M1" s="1"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="3"/>
-[...9 lines deleted...]
-      <c r="M2" s="3"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="3"/>
-      <c r="B3" s="4">
+      <c r="A3" s="11"/>
+      <c r="B3" s="2">
         <v>45658</v>
       </c>
-      <c r="C3" s="4">
+      <c r="C3" s="2">
         <v>45689</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D3" s="2">
         <v>45717</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="2">
         <v>45748</v>
       </c>
-      <c r="F3" s="4">
+      <c r="F3" s="2">
         <v>45778</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G3" s="2">
         <v>45809</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H3" s="2">
         <v>45839</v>
       </c>
-      <c r="I3" s="4">
+      <c r="I3" s="2">
         <v>45870</v>
       </c>
-      <c r="J3" s="4">
+      <c r="J3" s="2">
         <v>45901</v>
       </c>
-      <c r="K3" s="4">
+      <c r="K3" s="2">
         <v>45931</v>
       </c>
-      <c r="L3" s="4">
+      <c r="L3" s="2">
         <v>45962</v>
       </c>
-      <c r="M3" s="4">
+      <c r="M3" s="2">
         <v>45992</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="9">
+      <c r="B4" s="7">
         <v>9009.41</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C4" s="7">
         <v>9047.35</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="7">
         <v>9404.06</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="7">
         <v>9384</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="7">
         <v>9219.44</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G4" s="7">
         <v>8201.9599999999991</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H4" s="7">
         <v>7171.24</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="7">
         <v>7917.47</v>
       </c>
-      <c r="J4" s="10">
+      <c r="J4" s="8">
         <v>8444.59</v>
       </c>
-      <c r="K4" s="10">
+      <c r="K4" s="8">
         <v>9029.65</v>
       </c>
-      <c r="L4" s="10">
+      <c r="L4" s="8">
         <v>9278.6299999999992</v>
       </c>
-      <c r="M4" s="10">
+      <c r="M4" s="8">
         <v>8523.42</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="11">
+      <c r="B5" s="9">
         <v>8831.2900000000009</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="9">
         <v>8923.94</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="9">
         <v>9325.64</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="9">
         <v>9375.6200000000008</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="9">
         <v>9133.2900000000009</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="9">
         <v>7987.39</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="9">
         <v>6834.97</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="9">
         <v>7442.43</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="9">
         <v>8582.18</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="9">
         <v>9297.23</v>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="9">
         <v>9677.4500000000007</v>
       </c>
-      <c r="M5" s="11">
+      <c r="M5" s="9">
         <v>8666.66</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="11">
+      <c r="B6" s="9">
         <v>9224.4</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C6" s="9">
         <v>9297.34</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D6" s="9">
         <v>9642.6200000000008</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="9">
         <v>9616.77</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F6" s="9">
         <v>9439.09</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G6" s="9">
         <v>8278.1299999999992</v>
       </c>
-      <c r="H6" s="11">
+      <c r="H6" s="9">
         <v>7207.02</v>
       </c>
-      <c r="I6" s="11">
+      <c r="I6" s="9">
         <v>7752.98</v>
       </c>
-      <c r="J6" s="11">
+      <c r="J6" s="9">
         <v>8412.32</v>
       </c>
-      <c r="K6" s="11">
+      <c r="K6" s="9">
         <v>9358.93</v>
       </c>
-      <c r="L6" s="11">
+      <c r="L6" s="9">
         <v>9700.2199999999993</v>
       </c>
-      <c r="M6" s="11">
+      <c r="M6" s="9">
         <v>8769.7800000000007</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="6" t="s">
+      <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="9">
         <v>8466.7099999999991</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="9">
         <v>8599.23</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="9">
         <v>8989.82</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="9">
         <v>8891.9</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="9">
         <v>8708.6200000000008</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="9">
         <v>7595</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="9">
         <v>6567.12</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I7" s="9">
         <v>7186.68</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="9">
         <v>8342.34</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="9">
         <v>8892.02</v>
       </c>
-      <c r="L7" s="11">
+      <c r="L7" s="9">
         <v>9282.0300000000007</v>
       </c>
-      <c r="M7" s="11">
+      <c r="M7" s="9">
         <v>8457.5</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="6" t="s">
+      <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="9">
         <v>8120.48</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="9">
         <v>8128.2</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="9">
         <v>8459.49</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="9">
         <v>8435.6</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="9">
         <v>8269.0400000000009</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="9">
         <v>7067.19</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="9">
         <v>6067.36</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="9">
         <v>6753.76</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="9">
         <v>7595.62</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="9">
         <v>8192.67</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="9">
         <v>8541</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="9">
         <v>7979.33</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B9" s="9">
         <v>8632.7199999999993</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="9">
         <v>8714.51</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="9">
         <v>8966.02</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="9">
         <v>9022.27</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="9">
         <v>8642.0300000000007</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="9">
         <v>7606.41</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="9">
         <v>6550.54</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="9">
         <v>7192.64</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="9">
         <v>8146</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="9">
         <v>8842.8799999999992</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="9">
         <v>9321.2000000000007</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="9">
         <v>8639.15</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="9">
         <v>8971.85</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="9">
         <v>9059.76</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="9">
         <v>9409.1200000000008</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="9">
         <v>9360.56</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="9">
         <v>9163.91</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="9">
         <v>8123.24</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="9">
         <v>6938.28</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="9">
         <v>7689.69</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="9">
         <v>8827.65</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="9">
         <v>9385.92</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L10" s="9">
         <v>9849.42</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="9">
         <v>8844.06</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="9">
         <v>8739.7199999999993</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="9">
         <v>8765.9599999999991</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="9">
         <v>9135.14</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="9">
         <v>9079.8799999999992</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="9">
         <v>9089.36</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="9">
         <v>8042.8</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="9">
         <v>6887.25</v>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="9">
         <v>7352.13</v>
       </c>
-      <c r="J11" s="11">
+      <c r="J11" s="9">
         <v>7926.46</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="9">
         <v>9316.32</v>
       </c>
-      <c r="L11" s="11">
+      <c r="L11" s="9">
         <v>9480.6</v>
       </c>
-      <c r="M11" s="11">
+      <c r="M11" s="9">
         <v>8633.07</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="11">
+      <c r="B12" s="9">
         <v>7472.59</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="9">
         <v>7535.53</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="9">
         <v>7824.92</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="9">
         <v>7858.36</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="9">
         <v>7647.13</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="9">
         <v>6536.35</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="9">
         <v>5442.68</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I12" s="9">
         <v>6140.72</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="9">
         <v>6779.2</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="9">
         <v>7330.44</v>
       </c>
-      <c r="L12" s="11">
+      <c r="L12" s="9">
         <v>7769.22</v>
       </c>
-      <c r="M12" s="11">
+      <c r="M12" s="9">
         <v>7313.36</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="6" t="s">
+      <c r="A13" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="11">
+      <c r="B13" s="9">
         <v>8300.11</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="9">
         <v>8227.7199999999993</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="9">
         <v>8616.39</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="9">
         <v>8590.81</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="9">
         <v>8514.14</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="9">
         <v>7437.09</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="9">
         <v>6327.49</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="9">
         <v>6934.1</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="9">
         <v>7931.21</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="9">
         <v>8515.35</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L13" s="9">
         <v>8883.1</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M13" s="9">
         <v>7976.29</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="11">
+      <c r="B14" s="9">
         <v>8507.84</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="9">
         <v>8502.09</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="9">
         <v>8856.65</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="9">
         <v>8873.52</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="9">
         <v>8523.2199999999993</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="9">
         <v>7613.88</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="9">
         <v>6827.36</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I14" s="9">
         <v>7564.15</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J14" s="9">
         <v>8657.65</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="9">
         <v>9191.65</v>
       </c>
-      <c r="L14" s="11">
+      <c r="L14" s="9">
         <v>9579.44</v>
       </c>
-      <c r="M14" s="11">
+      <c r="M14" s="9">
         <v>9009.7900000000009</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="11">
+      <c r="B15" s="9">
         <v>8346.2099999999991</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="9">
         <v>8439.6200000000008</v>
       </c>
-      <c r="D15" s="11">
+      <c r="D15" s="9">
         <v>8775.94</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="9">
         <v>8741.75</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="9">
         <v>8547.3799999999992</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="9">
         <v>7464.45</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="9">
         <v>6250.9</v>
       </c>
-      <c r="I15" s="11">
+      <c r="I15" s="9">
         <v>6764.94</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="9">
         <v>7797.41</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="9">
         <v>8347.2099999999991</v>
       </c>
-      <c r="L15" s="11">
+      <c r="L15" s="9">
         <v>8738.77</v>
       </c>
-      <c r="M15" s="11">
+      <c r="M15" s="9">
         <v>7964.52</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="11">
+      <c r="B16" s="9">
         <v>8935.99</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="9">
         <v>8788.99</v>
       </c>
-      <c r="D16" s="11">
+      <c r="D16" s="9">
         <v>9375.7199999999993</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="9">
         <v>9402.7200000000012</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="9">
         <v>9290.91</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="9">
         <v>8115.78</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="9">
         <v>6868.59</v>
       </c>
-      <c r="I16" s="11">
+      <c r="I16" s="9">
         <v>7695.15</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J16" s="9">
         <v>8139.09</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K16" s="9">
         <v>9155.35</v>
       </c>
-      <c r="L16" s="11">
+      <c r="L16" s="9">
         <v>9281.61</v>
       </c>
-      <c r="M16" s="11">
+      <c r="M16" s="9">
         <v>8533.51</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="11">
+      <c r="B17" s="9">
         <v>8639.7800000000007</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="9">
         <v>8645.7800000000007</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D17" s="9">
         <v>8951.74</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="9">
         <v>8990.92</v>
       </c>
-      <c r="F17" s="11">
+      <c r="F17" s="9">
         <v>8825.64</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="9">
         <v>7847.39</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H17" s="9">
         <v>6582.01</v>
       </c>
-      <c r="I17" s="11">
+      <c r="I17" s="9">
         <v>7352.43</v>
       </c>
-      <c r="J17" s="11">
+      <c r="J17" s="9">
         <v>8462.9699999999993</v>
       </c>
-      <c r="K17" s="11">
+      <c r="K17" s="9">
         <v>9059.68</v>
       </c>
-      <c r="L17" s="11">
+      <c r="L17" s="9">
         <v>9440.9</v>
       </c>
-      <c r="M17" s="11">
+      <c r="M17" s="9">
         <v>8697.1200000000008</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B18" s="9">
         <v>8741.9699999999993</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="9">
         <v>8783.75</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D18" s="9">
         <v>9171.19</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="9">
         <v>9153.07</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="9">
         <v>8817.99</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="9">
         <v>7618.83</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="9">
         <v>6501.63</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I18" s="9">
         <v>7324.71</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J18" s="9">
         <v>8496.4500000000007</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="9">
         <v>9212.3700000000008</v>
       </c>
-      <c r="L18" s="11">
+      <c r="L18" s="9">
         <v>9596.59</v>
       </c>
-      <c r="M18" s="11">
+      <c r="M18" s="9">
         <v>8889.94</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="6" t="s">
+      <c r="A19" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="11">
+      <c r="B19" s="9">
         <v>8901.69</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C19" s="9">
         <v>9006.9</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="9">
         <v>9389.32</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="9">
         <v>9422.48</v>
       </c>
-      <c r="F19" s="11">
+      <c r="F19" s="9">
         <v>9277.9</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="9">
         <v>8202.6</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="9">
         <v>7263.83</v>
       </c>
-      <c r="I19" s="11">
+      <c r="I19" s="9">
         <v>7763.17</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J19" s="9">
         <v>8969.7800000000007</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K19" s="9">
         <v>9464.32</v>
       </c>
-      <c r="L19" s="11">
+      <c r="L19" s="9">
         <v>9849.7900000000009</v>
       </c>
-      <c r="M19" s="11">
+      <c r="M19" s="9">
         <v>8802.83</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="6" t="s">
+      <c r="A20" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="11">
+      <c r="B20" s="9">
         <v>8146.37</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C20" s="9">
         <v>8302.11</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="9">
         <v>8624.3799999999992</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="9">
         <v>8627.23</v>
       </c>
-      <c r="F20" s="11">
+      <c r="F20" s="9">
         <v>8369.2000000000007</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="9">
         <v>7147.9</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H20" s="9">
         <v>6101.61</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I20" s="9">
         <v>7101.19</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J20" s="9">
         <v>8302.57</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K20" s="9">
         <v>8831.68</v>
       </c>
-      <c r="L20" s="11">
+      <c r="L20" s="9">
         <v>9224.6200000000008</v>
       </c>
-      <c r="M20" s="11">
+      <c r="M20" s="9">
         <v>8617.33</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="6" t="s">
+      <c r="A21" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="11">
+      <c r="B21" s="9">
         <v>8936.09</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="9">
         <v>8938</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="9">
         <v>9416.77</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="9">
         <v>9573.7000000000007</v>
       </c>
-      <c r="F21" s="11">
+      <c r="F21" s="9">
         <v>9143.6</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="9">
         <v>7824.01</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="9">
         <v>6416.62</v>
       </c>
-      <c r="I21" s="11">
+      <c r="I21" s="9">
         <v>7458.68</v>
       </c>
-      <c r="J21" s="11">
+      <c r="J21" s="9">
         <v>7458.68</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K21" s="9">
         <v>7458.68</v>
       </c>
-      <c r="L21" s="11">
+      <c r="L21" s="9">
         <v>7458.68</v>
       </c>
-      <c r="M21" s="11">
+      <c r="M21" s="9">
         <v>7458.68</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="6" t="s">
+      <c r="A22" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="11">
+      <c r="B22" s="9">
         <v>8736.49</v>
       </c>
-      <c r="C22" s="11">
+      <c r="C22" s="9">
         <v>8775.2800000000007</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D22" s="9">
         <v>9115.7800000000007</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="9">
         <v>9003.2900000000009</v>
       </c>
-      <c r="F22" s="11">
+      <c r="F22" s="9">
         <v>8841.92</v>
       </c>
-      <c r="G22" s="11">
+      <c r="G22" s="9">
         <v>7510.9</v>
       </c>
-      <c r="H22" s="11">
+      <c r="H22" s="9">
         <v>6569.06</v>
       </c>
-      <c r="I22" s="11">
+      <c r="I22" s="9">
         <v>7246.55</v>
       </c>
-      <c r="J22" s="11">
+      <c r="J22" s="9">
         <v>7997.05</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K22" s="9">
         <v>9051.0499999999993</v>
       </c>
-      <c r="L22" s="11">
+      <c r="L22" s="9">
         <v>9518.15</v>
       </c>
-      <c r="M22" s="11">
+      <c r="M22" s="9">
         <v>8841.5300000000007</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="6" t="s">
+      <c r="A23" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="11">
+      <c r="B23" s="9">
         <v>8584.4699999999993</v>
       </c>
-      <c r="C23" s="11">
+      <c r="C23" s="9">
         <v>8585.77</v>
       </c>
-      <c r="D23" s="11">
+      <c r="D23" s="9">
         <v>9067.5400000000009</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23" s="9">
         <v>8744.4</v>
       </c>
-      <c r="F23" s="11">
+      <c r="F23" s="9">
         <v>8578.66</v>
       </c>
-      <c r="G23" s="11">
+      <c r="G23" s="9">
         <v>7492.46</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="9">
         <v>6402.76</v>
       </c>
-      <c r="I23" s="11">
+      <c r="I23" s="9">
         <v>7167.01</v>
       </c>
-      <c r="J23" s="11">
+      <c r="J23" s="9">
         <v>7708.51</v>
       </c>
-      <c r="K23" s="11">
+      <c r="K23" s="9">
         <v>8315.1</v>
       </c>
-      <c r="L23" s="11">
+      <c r="L23" s="9">
         <v>8642.75</v>
       </c>
-      <c r="M23" s="11">
+      <c r="M23" s="9">
         <v>7786.63</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="6" t="s">
+      <c r="A24" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="11">
+      <c r="B24" s="9">
         <v>8887.2099999999991</v>
       </c>
-      <c r="C24" s="11">
+      <c r="C24" s="9">
         <v>8894.2999999999993</v>
       </c>
-      <c r="D24" s="11">
+      <c r="D24" s="9">
         <v>9273.36</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="9">
         <v>9272.23</v>
       </c>
-      <c r="F24" s="11">
+      <c r="F24" s="9">
         <v>9020.25</v>
       </c>
-      <c r="G24" s="11">
+      <c r="G24" s="9">
         <v>7787.28</v>
       </c>
-      <c r="H24" s="11">
+      <c r="H24" s="9">
         <v>6633.27</v>
       </c>
-      <c r="I24" s="11">
+      <c r="I24" s="9">
         <v>7385.92</v>
       </c>
-      <c r="J24" s="11">
+      <c r="J24" s="9">
         <v>8799.4500000000007</v>
       </c>
-      <c r="K24" s="11">
+      <c r="K24" s="9">
         <v>9547.02</v>
       </c>
-      <c r="L24" s="11">
+      <c r="L24" s="9">
         <v>9909.34</v>
       </c>
-      <c r="M24" s="11">
+      <c r="M24" s="9">
         <v>9294.7800000000007</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="6" t="s">
+      <c r="A25" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="11">
+      <c r="B25" s="9">
         <v>8550.4500000000007</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="9">
         <v>8601.92</v>
       </c>
-      <c r="D25" s="11">
+      <c r="D25" s="9">
         <v>8991.2999999999993</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="9">
         <v>9053.25</v>
       </c>
-      <c r="F25" s="11">
+      <c r="F25" s="9">
         <v>8830.8700000000008</v>
       </c>
-      <c r="G25" s="11">
+      <c r="G25" s="9">
         <v>7761.07</v>
       </c>
-      <c r="H25" s="11">
+      <c r="H25" s="9">
         <v>6722.72</v>
       </c>
-      <c r="I25" s="11">
+      <c r="I25" s="9">
         <v>7487.78</v>
       </c>
-      <c r="J25" s="11">
+      <c r="J25" s="9">
         <v>8121.55</v>
       </c>
-      <c r="K25" s="11">
+      <c r="K25" s="9">
         <v>8565.2099999999991</v>
       </c>
-      <c r="L25" s="11">
+      <c r="L25" s="9">
         <v>8965.64</v>
       </c>
-      <c r="M25" s="11">
+      <c r="M25" s="9">
         <v>8363.52</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B26" s="11">
+      <c r="B26" s="9">
         <v>8279.14</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="9">
         <v>8392.61</v>
       </c>
-      <c r="D26" s="11">
+      <c r="D26" s="9">
         <v>8645.08</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="9">
         <v>8738.58</v>
       </c>
-      <c r="F26" s="11">
+      <c r="F26" s="9">
         <v>8405.51</v>
       </c>
-      <c r="G26" s="11">
+      <c r="G26" s="9">
         <v>7383.75</v>
       </c>
-      <c r="H26" s="11">
+      <c r="H26" s="9">
         <v>6354.61</v>
       </c>
-      <c r="I26" s="11">
+      <c r="I26" s="9">
         <v>7036.15</v>
       </c>
-      <c r="J26" s="11">
+      <c r="J26" s="9">
         <v>8350.66</v>
       </c>
-      <c r="K26" s="11">
+      <c r="K26" s="9">
         <v>8822.49</v>
       </c>
-      <c r="L26" s="11">
+      <c r="L26" s="9">
         <v>9263.6299999999992</v>
       </c>
-      <c r="M26" s="11">
+      <c r="M26" s="9">
         <v>8507.3799999999992</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="7"/>
+      <c r="A27" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:XFD1048576"/>
       <selection pane="topRight" sqref="A1:XFD1048576"/>
       <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
-      <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
+      <selection pane="bottomRight" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="65.7109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="65.7109375" style="1" customWidth="1"/>
+    <col min="2" max="10" width="10.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.7109375" style="6" customWidth="1"/>
+    <col min="12" max="13" width="10.7109375" style="1" customWidth="1"/>
+    <col min="14" max="22" width="8.7109375" style="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="1"/>
-[...10 lines deleted...]
-      <c r="M1" s="1"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
     </row>
     <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="3"/>
-[...9 lines deleted...]
-      <c r="M2" s="3"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
     </row>
     <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="3"/>
-      <c r="B3" s="4">
+      <c r="A3" s="11"/>
+      <c r="B3" s="2">
         <v>46023</v>
       </c>
-      <c r="C3" s="4">
+      <c r="C3" s="2">
         <v>46054</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D3" s="2">
         <v>46082</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E3" s="2">
         <v>46113</v>
       </c>
-      <c r="F3" s="4">
+      <c r="F3" s="2">
         <v>46143</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G3" s="2">
         <v>46174</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H3" s="2">
         <v>46204</v>
       </c>
-      <c r="I3" s="4">
+      <c r="I3" s="2">
         <v>46235</v>
       </c>
-      <c r="J3" s="4">
+      <c r="J3" s="2">
         <v>46266</v>
       </c>
-      <c r="K3" s="4">
+      <c r="K3" s="2">
         <v>46296</v>
       </c>
-      <c r="L3" s="4">
+      <c r="L3" s="2">
         <v>46327</v>
       </c>
-      <c r="M3" s="4">
+      <c r="M3" s="2">
         <v>46357</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="9">
+      <c r="B4" s="7">
         <v>11309.8</v>
       </c>
-      <c r="C4" s="9"/>
-[...12 lines deleted...]
-      <c r="M4" s="10"/>
+      <c r="C4" s="7">
+        <v>12146.88</v>
+      </c>
+      <c r="D4" s="7">
+        <v>12820.87</v>
+      </c>
+      <c r="E4" s="7">
+        <v>13182.88</v>
+      </c>
+      <c r="F4" s="7">
+        <v>13215.63</v>
+      </c>
+      <c r="G4" s="7">
+        <v>9325.6299999999992</v>
+      </c>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="6" t="s">
+      <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="11">
+      <c r="B5" s="9">
         <v>11067</v>
       </c>
-      <c r="C5" s="11"/>
-[...12 lines deleted...]
-      <c r="M5" s="11"/>
+      <c r="C5" s="9">
+        <v>11933.78</v>
+      </c>
+      <c r="D5" s="9">
+        <v>12934.29</v>
+      </c>
+      <c r="E5" s="9">
+        <v>13152.12</v>
+      </c>
+      <c r="F5" s="9">
+        <v>12930</v>
+      </c>
+      <c r="G5" s="9">
+        <v>8186.02</v>
+      </c>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
+      <c r="L5" s="9"/>
+      <c r="M5" s="9"/>
     </row>
     <row r="6" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="6" t="s">
+      <c r="A6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="11">
+      <c r="B6" s="9">
         <v>11782.78</v>
       </c>
-      <c r="C6" s="11"/>
-[...12 lines deleted...]
-      <c r="M6" s="11"/>
+      <c r="C6" s="9">
+        <v>12640.42</v>
+      </c>
+      <c r="D6" s="9">
+        <v>13408.8</v>
+      </c>
+      <c r="E6" s="9">
+        <v>13397.99</v>
+      </c>
+      <c r="F6" s="9">
+        <v>12952.44</v>
+      </c>
+      <c r="G6" s="9">
+        <v>9316.64</v>
+      </c>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9"/>
+      <c r="M6" s="9"/>
     </row>
     <row r="7" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="6" t="s">
+      <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="9">
         <v>10490.34</v>
       </c>
-      <c r="C7" s="11"/>
-[...12 lines deleted...]
-      <c r="M7" s="11"/>
+      <c r="C7" s="9">
+        <v>11652.1</v>
+      </c>
+      <c r="D7" s="9">
+        <v>12671.02</v>
+      </c>
+      <c r="E7" s="9">
+        <v>13169.38</v>
+      </c>
+      <c r="F7" s="9">
+        <v>12525.83</v>
+      </c>
+      <c r="G7" s="9">
+        <v>7578.27</v>
+      </c>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="9"/>
+      <c r="M7" s="9"/>
     </row>
     <row r="8" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="6" t="s">
+      <c r="A8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="11">
-[...15 lines deleted...]
-      <c r="M8" s="11"/>
+      <c r="B8" s="9">
+        <v>10167.69</v>
+      </c>
+      <c r="C8" s="9">
+        <v>11232.92</v>
+      </c>
+      <c r="D8" s="9">
+        <v>11787.9</v>
+      </c>
+      <c r="E8" s="9">
+        <v>12280.98</v>
+      </c>
+      <c r="F8" s="9">
+        <v>11680.57</v>
+      </c>
+      <c r="G8" s="9">
+        <v>6669.47</v>
+      </c>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="9"/>
+      <c r="L8" s="9"/>
+      <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="6" t="s">
+      <c r="A9" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B9" s="9">
         <v>11049.7</v>
       </c>
-      <c r="C9" s="11"/>
-[...12 lines deleted...]
-      <c r="M9" s="11"/>
+      <c r="C9" s="9">
+        <v>12239.28</v>
+      </c>
+      <c r="D9" s="9">
+        <v>13099.97</v>
+      </c>
+      <c r="E9" s="9">
+        <v>13600.65</v>
+      </c>
+      <c r="F9" s="9">
+        <v>12989.43</v>
+      </c>
+      <c r="G9" s="9">
+        <v>8211.25</v>
+      </c>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="9"/>
     </row>
     <row r="10" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="9">
         <v>10802.61</v>
       </c>
-      <c r="C10" s="11"/>
-[...12 lines deleted...]
-      <c r="M10" s="11"/>
+      <c r="C10" s="9">
+        <v>11910.59</v>
+      </c>
+      <c r="D10" s="9">
+        <v>12830.6</v>
+      </c>
+      <c r="E10" s="9">
+        <v>13751.91</v>
+      </c>
+      <c r="F10" s="9">
+        <v>12946.66</v>
+      </c>
+      <c r="G10" s="9">
+        <v>8381.1</v>
+      </c>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9"/>
+      <c r="M10" s="9"/>
     </row>
     <row r="11" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="6" t="s">
+      <c r="A11" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="9">
         <v>10825.63</v>
       </c>
-      <c r="C11" s="11"/>
-[...12 lines deleted...]
-      <c r="M11" s="11"/>
+      <c r="C11" s="9">
+        <v>11305.12</v>
+      </c>
+      <c r="D11" s="9">
+        <v>11219.05</v>
+      </c>
+      <c r="E11" s="9">
+        <v>13102.53</v>
+      </c>
+      <c r="F11" s="9">
+        <v>13541.62</v>
+      </c>
+      <c r="G11" s="9">
+        <v>10302.51</v>
+      </c>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="9"/>
+      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="6" t="s">
+      <c r="A12" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="11">
-[...15 lines deleted...]
-      <c r="M12" s="11"/>
+      <c r="B12" s="9">
+        <v>9530.9</v>
+      </c>
+      <c r="C12" s="9">
+        <v>10366.26</v>
+      </c>
+      <c r="D12" s="9">
+        <v>11002.85</v>
+      </c>
+      <c r="E12" s="9">
+        <v>11365.78</v>
+      </c>
+      <c r="F12" s="9">
+        <v>11687.12</v>
+      </c>
+      <c r="G12" s="9">
+        <v>5811.52</v>
+      </c>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="6" t="s">
+      <c r="A13" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="11">
-[...15 lines deleted...]
-      <c r="M13" s="11"/>
+      <c r="B13" s="9">
+        <v>10608.32</v>
+      </c>
+      <c r="C13" s="9">
+        <v>11443.68</v>
+      </c>
+      <c r="D13" s="9">
+        <v>12080.27</v>
+      </c>
+      <c r="E13" s="9">
+        <v>12446.72</v>
+      </c>
+      <c r="F13" s="9">
+        <v>12859.33</v>
+      </c>
+      <c r="G13" s="9">
+        <v>6983.73</v>
+      </c>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="6" t="s">
+      <c r="A14" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="11">
+      <c r="B14" s="9">
         <v>10531.85</v>
       </c>
-      <c r="C14" s="11"/>
-[...12 lines deleted...]
-      <c r="M14" s="11"/>
+      <c r="C14" s="9">
+        <v>11628.86</v>
+      </c>
+      <c r="D14" s="9">
+        <v>12614.54</v>
+      </c>
+      <c r="E14" s="9">
+        <v>13940.59</v>
+      </c>
+      <c r="F14" s="9">
+        <v>11352.38</v>
+      </c>
+      <c r="G14" s="9">
+        <v>7310.1</v>
+      </c>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="11">
+      <c r="B15" s="9">
         <v>10283.299999999999</v>
       </c>
-      <c r="C15" s="11"/>
-[...12 lines deleted...]
-      <c r="M15" s="11"/>
+      <c r="C15" s="9">
+        <v>11451.18</v>
+      </c>
+      <c r="D15" s="9">
+        <v>12597.57</v>
+      </c>
+      <c r="E15" s="9">
+        <v>12975.43</v>
+      </c>
+      <c r="F15" s="9">
+        <v>12302.05</v>
+      </c>
+      <c r="G15" s="9">
+        <v>7398.23</v>
+      </c>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="6" t="s">
+      <c r="A16" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="11">
-[...15 lines deleted...]
-      <c r="M16" s="11"/>
+      <c r="B16" s="9">
+        <v>10761.71</v>
+      </c>
+      <c r="C16" s="9">
+        <v>11686.56</v>
+      </c>
+      <c r="D16" s="9">
+        <v>12398.35</v>
+      </c>
+      <c r="E16" s="9">
+        <v>12629.36</v>
+      </c>
+      <c r="F16" s="9">
+        <v>12289.07</v>
+      </c>
+      <c r="G16" s="9">
+        <v>8576.51</v>
+      </c>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="11">
+      <c r="B17" s="9">
         <v>10733.46</v>
       </c>
-      <c r="C17" s="11"/>
-[...12 lines deleted...]
-      <c r="M17" s="11"/>
+      <c r="C17" s="9">
+        <v>11752.38</v>
+      </c>
+      <c r="D17" s="9">
+        <v>12518.61</v>
+      </c>
+      <c r="E17" s="9">
+        <v>12810.86</v>
+      </c>
+      <c r="F17" s="9">
+        <v>12442.58</v>
+      </c>
+      <c r="G17" s="9">
+        <v>7606.82</v>
+      </c>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
+      <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="6" t="s">
+      <c r="A18" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="11">
-[...15 lines deleted...]
-      <c r="M18" s="11"/>
+      <c r="B18" s="9">
+        <v>11088.78</v>
+      </c>
+      <c r="C18" s="9">
+        <v>11698.57</v>
+      </c>
+      <c r="D18" s="9">
+        <v>13167.45</v>
+      </c>
+      <c r="E18" s="9">
+        <v>12532.32</v>
+      </c>
+      <c r="F18" s="9">
+        <v>11947.91</v>
+      </c>
+      <c r="G18" s="9">
+        <v>7740.28</v>
+      </c>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+      <c r="M18" s="9"/>
     </row>
     <row r="19" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="6" t="s">
+      <c r="A19" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="11">
+      <c r="B19" s="9">
         <v>10803.81</v>
       </c>
-      <c r="C19" s="11"/>
-[...12 lines deleted...]
-      <c r="M19" s="11"/>
+      <c r="C19" s="9">
+        <v>11877.64</v>
+      </c>
+      <c r="D19" s="9">
+        <v>12869.54</v>
+      </c>
+      <c r="E19" s="9">
+        <v>14166.72</v>
+      </c>
+      <c r="F19" s="9">
+        <v>13594.59</v>
+      </c>
+      <c r="G19" s="9">
+        <v>8667.52</v>
+      </c>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="9"/>
+      <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="6" t="s">
+      <c r="A20" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="11">
-[...15 lines deleted...]
-      <c r="M20" s="11"/>
+      <c r="B20" s="9">
+        <v>10464.370000000001</v>
+      </c>
+      <c r="C20" s="9">
+        <v>11529.61</v>
+      </c>
+      <c r="D20" s="9">
+        <v>12632.18</v>
+      </c>
+      <c r="E20" s="9">
+        <v>13553.34</v>
+      </c>
+      <c r="F20" s="9">
+        <v>12574.01</v>
+      </c>
+      <c r="G20" s="9">
+        <v>7514.94</v>
+      </c>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
+      <c r="M20" s="9"/>
     </row>
     <row r="21" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="6" t="s">
+      <c r="A21" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="11">
-[...15 lines deleted...]
-      <c r="M21" s="11"/>
+      <c r="B21" s="9">
+        <v>11089.39</v>
+      </c>
+      <c r="C21" s="9">
+        <v>12358.06</v>
+      </c>
+      <c r="D21" s="9">
+        <v>13385.82</v>
+      </c>
+      <c r="E21" s="9">
+        <v>13535.48</v>
+      </c>
+      <c r="F21" s="9">
+        <v>12347.25</v>
+      </c>
+      <c r="G21" s="9">
+        <v>8100.42</v>
+      </c>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="6" t="s">
+      <c r="A22" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="11">
+      <c r="B22" s="9">
         <v>11243.13</v>
       </c>
-      <c r="C22" s="11"/>
-[...12 lines deleted...]
-      <c r="M22" s="11"/>
+      <c r="C22" s="9">
+        <v>12301.16</v>
+      </c>
+      <c r="D22" s="9">
+        <v>13226.59</v>
+      </c>
+      <c r="E22" s="9">
+        <v>13466</v>
+      </c>
+      <c r="F22" s="9">
+        <v>12750.05</v>
+      </c>
+      <c r="G22" s="9">
+        <v>7630.8</v>
+      </c>
+      <c r="H22" s="9"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
+      <c r="M22" s="9"/>
     </row>
     <row r="23" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="6" t="s">
+      <c r="A23" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="11">
+      <c r="B23" s="9">
         <v>10767.84</v>
       </c>
-      <c r="C23" s="11"/>
-[...12 lines deleted...]
-      <c r="M23" s="11"/>
+      <c r="C23" s="9">
+        <v>11766.28</v>
+      </c>
+      <c r="D23" s="9">
+        <v>12117.42</v>
+      </c>
+      <c r="E23" s="9">
+        <v>14114.12</v>
+      </c>
+      <c r="F23" s="9">
+        <v>13095.74</v>
+      </c>
+      <c r="G23" s="9">
+        <v>9002.39</v>
+      </c>
+      <c r="H23" s="9"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="9"/>
+      <c r="M23" s="9"/>
     </row>
     <row r="24" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="6" t="s">
+      <c r="A24" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="11">
+      <c r="B24" s="9">
         <v>10814.28</v>
       </c>
-      <c r="C24" s="11"/>
-[...12 lines deleted...]
-      <c r="M24" s="11"/>
+      <c r="C24" s="9">
+        <v>11817.91</v>
+      </c>
+      <c r="D24" s="9">
+        <v>12092.74</v>
+      </c>
+      <c r="E24" s="9">
+        <v>12983.67</v>
+      </c>
+      <c r="F24" s="9">
+        <v>12820.66</v>
+      </c>
+      <c r="G24" s="9">
+        <v>8761.43</v>
+      </c>
+      <c r="H24" s="9"/>
+      <c r="I24" s="9"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9"/>
+      <c r="M24" s="9"/>
     </row>
     <row r="25" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="6" t="s">
+      <c r="A25" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="11">
+      <c r="B25" s="9">
         <v>10826.83</v>
       </c>
-      <c r="C25" s="11"/>
-[...12 lines deleted...]
-      <c r="M25" s="11"/>
+      <c r="C25" s="9">
+        <v>11921.51</v>
+      </c>
+      <c r="D25" s="9">
+        <v>12706.57</v>
+      </c>
+      <c r="E25" s="9">
+        <v>12217.59</v>
+      </c>
+      <c r="F25" s="9">
+        <v>11855.18</v>
+      </c>
+      <c r="G25" s="9">
+        <v>7463.62</v>
+      </c>
+      <c r="H25" s="9"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="9"/>
+      <c r="M25" s="9"/>
     </row>
     <row r="26" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B26" s="11">
+      <c r="B26" s="9">
         <v>10446.780000000001</v>
       </c>
-      <c r="C26" s="11"/>
-[...12 lines deleted...]
-      <c r="M26" s="11"/>
+      <c r="C26" s="9">
+        <v>11174.73</v>
+      </c>
+      <c r="D26" s="9">
+        <v>12164.88</v>
+      </c>
+      <c r="E26" s="9">
+        <v>12706.44</v>
+      </c>
+      <c r="F26" s="9">
+        <v>11443.18</v>
+      </c>
+      <c r="G26" s="9">
+        <v>7751.38</v>
+      </c>
+      <c r="H26" s="9"/>
+      <c r="I26" s="9"/>
+      <c r="J26" s="9"/>
+      <c r="K26" s="9"/>
+      <c r="L26" s="9"/>
+      <c r="M26" s="9"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A27" s="7"/>
+      <c r="A27" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Аркуші</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>