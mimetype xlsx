--- v0 (2025-10-13)
+++ v1 (2026-04-01)
@@ -2,70 +2,70 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DEVELOPMENT\! BILLING\!!!ENERA-SITE\2025-10-07 (cn)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="35">
   <si>
     <t>"Зелений" тариф на електричну енергію, вироблену з енергії сонячного випромінювання генеруючими установками приватних домогосподарств</t>
   </si>
   <si>
     <t>Введення в експлуатацію</t>
   </si>
   <si>
     <t>Встановлена потужність</t>
   </si>
   <si>
     <t>Постанова №1237 від 28.06.2024 - набирає чинності з 01.07.2024</t>
   </si>
   <si>
     <t>Постанова №1663 від 24.09.2024 - набирає чинності з 01.10.2024</t>
   </si>
   <si>
     <t>Постанова №2422 від 30.12.2024 - набирає чинності з 01.01.2025</t>
   </si>
   <si>
     <t>коп/кВт*год</t>
   </si>
   <si>
     <t>01.04.2013-31.12.2014</t>
   </si>
   <si>
@@ -120,50 +120,56 @@
     <t xml:space="preserve">Постанова №1961 від 30.12.2022 - набирає чинності з 01.01.2023 </t>
   </si>
   <si>
     <t>Постанова №594 від 31.03.2023 - набирає чинності з 01.04.2023</t>
   </si>
   <si>
     <t>Постанова №1216 від 30.06.2023 - набирає чинності з 01.07.2023</t>
   </si>
   <si>
     <t>Постанова №1767 від 29.09.2023 - набирає чинності з 01.10.2023</t>
   </si>
   <si>
     <t>Постанова №2653 від 29.12.2023 - набирає чинності з 01.01.2024</t>
   </si>
   <si>
     <t>Постанова №622 від 29.03.2024 - набирає чинності з 01.04.2024</t>
   </si>
   <si>
     <t>Постанова №465 від 25.03.2025 - набирає чинності з 01.04.2025</t>
   </si>
   <si>
     <t>Постанова №985 від 30.06.2025 - набирає чинності з 01.07.2025</t>
   </si>
   <si>
     <t>Постанова №1568 від 30.09.2025 - набирає чинності з 01.10.2025</t>
+  </si>
+  <si>
+    <t>01.01.2026-31.12.2029</t>
+  </si>
+  <si>
+    <t>Постанова №2263 від 30.12.2025 -  набирає чинності з 01.01.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -268,101 +274,119 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Звичайний" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -643,1107 +667,1278 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O26"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:N1"/>
+      <selection activeCell="O1" sqref="O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="14" width="11.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="1" hidden="1"/>
+    <col min="1" max="1" width="11.7109375" style="1" customWidth="1"/>
+    <col min="2" max="15" width="10.7109375" style="1" customWidth="1"/>
+    <col min="16" max="16" width="3.7109375" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:16" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+    </row>
+    <row r="2" spans="1:16" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4"/>
-[...15 lines deleted...]
-      <c r="A2" s="6" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
+      <c r="N2" s="17"/>
+      <c r="O2" s="17"/>
+      <c r="P2" s="20"/>
+    </row>
+    <row r="3" spans="1:16" s="2" customFormat="1" ht="72" x14ac:dyDescent="0.25">
+      <c r="A3" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="B3" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="7" t="s">
+      <c r="C3" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="D2" s="7" t="s">
+      <c r="D3" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="F2" s="7" t="s">
+      <c r="F3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="G2" s="7" t="s">
+      <c r="G3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="H2" s="7" t="s">
+      <c r="H3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="I2" s="7" t="s">
+      <c r="I3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="J2" s="7" t="s">
+      <c r="J3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="K2" s="7" t="s">
+      <c r="K3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="L2" s="7" t="s">
+      <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M2" s="7" t="s">
+      <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N2" s="7" t="s">
+      <c r="N3" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="O2" s="8"/>
-[...43 lines deleted...]
-      <c r="A4" s="11" t="s">
+      <c r="O3" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="P3" s="5"/>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="P4" s="3"/>
+    </row>
+    <row r="5" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="12" t="s">
+      <c r="B5" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="13">
+      <c r="C5" s="9">
         <v>1385.52</v>
       </c>
-      <c r="D4" s="13">
+      <c r="D5" s="9">
         <v>1400.52</v>
       </c>
-      <c r="E4" s="13">
+      <c r="E5" s="9">
         <v>1419.01</v>
       </c>
-      <c r="F4" s="13">
+      <c r="F5" s="9">
         <v>1406.11</v>
       </c>
-      <c r="G4" s="13">
+      <c r="G5" s="9">
         <v>1445.21</v>
       </c>
-      <c r="H4" s="13">
+      <c r="H5" s="9">
         <v>1505.01</v>
       </c>
-      <c r="I4" s="13">
+      <c r="I5" s="9">
         <v>1565.44</v>
       </c>
-      <c r="J4" s="13">
+      <c r="J5" s="9">
         <v>1641.56</v>
       </c>
-      <c r="K4" s="13">
+      <c r="K5" s="9">
         <v>1568.25</v>
       </c>
-      <c r="L4" s="13">
+      <c r="L5" s="9">
         <v>1593.64</v>
       </c>
-      <c r="M4" s="13">
+      <c r="M5" s="9">
         <v>1713.23</v>
       </c>
-      <c r="N4" s="13">
+      <c r="N5" s="9">
         <v>1737.48</v>
       </c>
-      <c r="O4" s="5"/>
-[...2 lines deleted...]
-      <c r="A5" s="11" t="s">
+      <c r="O5" s="9">
+        <v>1771.03</v>
+      </c>
+      <c r="P5" s="3"/>
+    </row>
+    <row r="6" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="12"/>
-      <c r="C5" s="13">
+      <c r="B6" s="19"/>
+      <c r="C6" s="9">
         <v>1246.1400000000001</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D6" s="9">
         <v>1259.6300000000001</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E6" s="9">
         <v>1276.25</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F6" s="9">
         <v>1264.6500000000001</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G6" s="9">
         <v>1299.82</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H6" s="9">
         <v>1353.61</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I6" s="9">
         <v>1407.95</v>
       </c>
-      <c r="J5" s="13">
+      <c r="J6" s="9">
         <v>1476.42</v>
       </c>
-      <c r="K5" s="13">
+      <c r="K6" s="9">
         <v>1410.49</v>
       </c>
-      <c r="L5" s="13">
+      <c r="L6" s="9">
         <v>1433.32</v>
       </c>
-      <c r="M5" s="13">
+      <c r="M6" s="9">
         <v>1540.87</v>
       </c>
-      <c r="N5" s="13">
+      <c r="N6" s="9">
         <v>1562.69</v>
       </c>
-      <c r="O5" s="5"/>
-[...2 lines deleted...]
-      <c r="A6" s="11" t="s">
+      <c r="O6" s="9">
+        <v>1592.86</v>
+      </c>
+      <c r="P6" s="3"/>
+    </row>
+    <row r="7" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="12"/>
-      <c r="C6" s="13">
+      <c r="B7" s="19"/>
+      <c r="C7" s="9">
         <v>773.9</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D7" s="9">
         <v>782.27</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E7" s="9">
         <v>792.6</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F7" s="9">
         <v>785.39</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G7" s="9">
         <v>807.24</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H7" s="9">
         <v>840.64</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I7" s="9">
         <v>874.39</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J7" s="9">
         <v>916.91</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K7" s="9">
         <v>875.96</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L7" s="9">
         <v>890.14</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M7" s="9">
         <v>956.94</v>
       </c>
-      <c r="N6" s="13">
+      <c r="N7" s="9">
         <v>970.49</v>
       </c>
-      <c r="O6" s="5"/>
-[...2 lines deleted...]
-      <c r="A7" s="11" t="s">
+      <c r="O7" s="9">
+        <v>989.22</v>
+      </c>
+      <c r="P7" s="3"/>
+    </row>
+    <row r="8" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="12"/>
-      <c r="C7" s="13">
+      <c r="B8" s="19"/>
+      <c r="C8" s="9">
         <v>734.37</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D8" s="9">
         <v>742.32</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E8" s="9">
         <v>752.12</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F8" s="9">
         <v>745.28</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G8" s="9">
         <v>766.01</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H8" s="9">
         <v>797.7</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I8" s="9">
         <v>829.73</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J8" s="9">
         <v>870.08</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K8" s="9">
         <v>831.22</v>
       </c>
-      <c r="L7" s="13">
+      <c r="L8" s="9">
         <v>844.68</v>
       </c>
-      <c r="M7" s="13">
+      <c r="M8" s="9">
         <v>908.06</v>
       </c>
-      <c r="N7" s="13">
+      <c r="N8" s="9">
         <v>920.92</v>
       </c>
-      <c r="O7" s="5"/>
-[...2 lines deleted...]
-      <c r="A8" s="11" t="s">
+      <c r="O8" s="9">
+        <v>938.7</v>
+      </c>
+      <c r="P8" s="3"/>
+    </row>
+    <row r="9" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="12"/>
-      <c r="C8" s="13">
+      <c r="B9" s="19"/>
+      <c r="C9" s="9">
         <v>699</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D9" s="9">
         <v>706.57</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E9" s="9">
         <v>715.9</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F9" s="9">
         <v>709.39</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G9" s="9">
         <v>729.12</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H9" s="9">
         <v>759.29</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I9" s="9">
         <v>789.77</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J9" s="9">
         <v>828.17</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K9" s="9">
         <v>791.19</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L9" s="9">
         <v>804</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M9" s="9">
         <v>864.33</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N9" s="9">
         <v>876.57</v>
       </c>
-      <c r="O8" s="5"/>
-[...2 lines deleted...]
-      <c r="A9" s="11" t="s">
+      <c r="O9" s="9">
+        <v>893.49</v>
+      </c>
+      <c r="P9" s="3"/>
+    </row>
+    <row r="10" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="12"/>
-      <c r="C9" s="13">
+      <c r="B10" s="19"/>
+      <c r="C10" s="9">
         <v>628.27</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D10" s="9">
         <v>635.07000000000005</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E10" s="9">
         <v>643.45000000000005</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F10" s="9">
         <v>637.6</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G10" s="9">
         <v>655.34</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H10" s="9">
         <v>682.45</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I10" s="9">
         <v>709.85</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J10" s="9">
         <v>744.37</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K10" s="9">
         <v>711.13</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L10" s="9">
         <v>722.64</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M10" s="9">
         <v>776.87</v>
       </c>
-      <c r="N9" s="13">
+      <c r="N10" s="9">
         <v>787.87</v>
       </c>
-      <c r="O9" s="5"/>
-[...2 lines deleted...]
-      <c r="A10" s="11" t="s">
+      <c r="O10" s="9">
+        <v>803.08</v>
+      </c>
+      <c r="P10" s="3"/>
+    </row>
+    <row r="11" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="12"/>
-[...12 lines deleted...]
-      <c r="G10" s="13">
+      <c r="B11" s="19"/>
+      <c r="C11" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="9">
         <v>590.24</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H11" s="9">
         <v>614.66</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I11" s="9">
         <v>639.34</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J11" s="9">
         <v>670.43</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K11" s="9">
         <v>640.49</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L11" s="9">
         <v>650.86</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M11" s="9">
         <v>699.7</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N11" s="9">
         <v>709.6</v>
       </c>
-      <c r="O10" s="5"/>
-[...2 lines deleted...]
-      <c r="A11" s="11" t="s">
+      <c r="O11" s="9">
+        <v>723.3</v>
+      </c>
+      <c r="P11" s="3"/>
+    </row>
+    <row r="12" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="12"/>
-[...24 lines deleted...]
-      <c r="K11" s="13">
+      <c r="B12" s="19"/>
+      <c r="C12" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K12" s="9">
         <v>576.91</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L12" s="9">
         <v>586.25</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M12" s="9">
         <v>630.24</v>
       </c>
-      <c r="N11" s="13">
+      <c r="N12" s="9">
         <v>639.16</v>
       </c>
-      <c r="O11" s="5"/>
-[...2 lines deleted...]
-      <c r="A12" s="11" t="s">
+      <c r="O12" s="9">
+        <v>651.5</v>
+      </c>
+      <c r="P12" s="3"/>
+    </row>
+    <row r="13" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="19"/>
+      <c r="C13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="N13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O13" s="9">
+        <v>587.67999999999995</v>
+      </c>
+      <c r="P13" s="3"/>
+    </row>
+    <row r="14" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="11" t="s">
+      <c r="B14" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C14" s="9">
         <v>699</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D14" s="9">
         <v>706.57</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E14" s="9">
         <v>715.9</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F14" s="9">
         <v>709.39</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G14" s="9">
         <v>729.12</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H14" s="9">
         <v>759.29</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I14" s="9">
         <v>789.77</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J14" s="9">
         <v>828.17</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K14" s="9">
         <v>791.19</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L14" s="9">
         <v>804</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M14" s="9">
         <v>864.33</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N14" s="9">
         <v>876.57</v>
       </c>
-      <c r="O12" s="5"/>
-[...2 lines deleted...]
-      <c r="A13" s="3" t="s">
+      <c r="O14" s="9">
+        <v>893.49</v>
+      </c>
+      <c r="P14" s="3"/>
+    </row>
+    <row r="15" spans="1:16" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="21"/>
+      <c r="B15" s="22"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
+      <c r="N15" s="23"/>
+      <c r="O15" s="23"/>
+      <c r="P15" s="3"/>
+    </row>
+    <row r="16" spans="1:16" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="4"/>
-[...15 lines deleted...]
-      <c r="A14" s="14" t="s">
+      <c r="B16" s="17"/>
+      <c r="C16" s="17"/>
+      <c r="D16" s="17"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="17"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="17"/>
+      <c r="O16" s="17"/>
+      <c r="P16" s="3"/>
+    </row>
+    <row r="17" spans="1:16" ht="72" x14ac:dyDescent="0.25">
+      <c r="A17" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="14" t="s">
+      <c r="B17" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="C14" s="7" t="s">
+      <c r="C17" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="D14" s="7" t="s">
+      <c r="D17" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="E14" s="7" t="s">
+      <c r="E17" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="F14" s="7" t="s">
+      <c r="F17" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="G14" s="7" t="s">
+      <c r="G17" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="H14" s="7" t="s">
+      <c r="H17" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="I14" s="7" t="s">
+      <c r="I17" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="J14" s="7" t="s">
+      <c r="J17" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="K14" s="7" t="s">
+      <c r="K17" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="L14" s="7" t="s">
+      <c r="L17" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M14" s="7" t="s">
+      <c r="M17" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N14" s="7" t="s">
+      <c r="N17" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="O14" s="5"/>
-[...43 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="O17" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="P17" s="3"/>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A18" s="18"/>
+      <c r="B18" s="18"/>
+      <c r="C18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="N18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="O18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="P18" s="3"/>
+    </row>
+    <row r="19" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="11" t="s">
+      <c r="B19" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C19" s="9">
         <v>449.36</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D19" s="9">
         <v>454.22</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E19" s="9">
         <v>460.22</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F19" s="9">
         <v>456.03</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G19" s="9">
         <v>468.72</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H19" s="9">
         <v>488.11</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I19" s="9">
         <v>507.71</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J19" s="9">
         <v>532.4</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K19" s="9">
         <v>508.62</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L19" s="9">
         <v>516.86</v>
       </c>
-      <c r="M16" s="13">
+      <c r="M19" s="9">
         <v>555.64</v>
       </c>
-      <c r="N16" s="13">
+      <c r="N19" s="9">
         <v>563.51</v>
       </c>
-      <c r="O16" s="5"/>
-[...2 lines deleted...]
-      <c r="A17" s="11" t="s">
+      <c r="O19" s="9">
+        <v>574.39</v>
+      </c>
+      <c r="P19" s="3"/>
+    </row>
+    <row r="20" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="12" t="s">
+      <c r="B20" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C20" s="9">
         <v>449.36</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D20" s="9">
         <v>454.22</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E20" s="9">
         <v>460.22</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F20" s="9">
         <v>456.03</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G20" s="9">
         <v>468.72</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H20" s="9">
         <v>488.11</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I20" s="9">
         <v>507.71</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J20" s="9">
         <v>749.3</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K20" s="9">
         <v>508.62</v>
       </c>
-      <c r="L17" s="13">
+      <c r="L20" s="9">
         <v>516.86</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M20" s="9">
         <v>555.64</v>
       </c>
-      <c r="N17" s="13">
+      <c r="N20" s="9">
         <v>563.51</v>
       </c>
-      <c r="O17" s="5"/>
-[...2 lines deleted...]
-      <c r="A18" s="11" t="s">
+      <c r="O20" s="9">
+        <v>574.39</v>
+      </c>
+      <c r="P20" s="3"/>
+    </row>
+    <row r="21" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="12"/>
-      <c r="C18" s="13">
+      <c r="B21" s="19"/>
+      <c r="C21" s="9">
         <v>403.59</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D21" s="9">
         <v>407.96</v>
       </c>
-      <c r="E18" s="13">
+      <c r="E21" s="9">
         <v>413.34</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F21" s="9">
         <v>409.59</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G21" s="9">
         <v>420.98</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H21" s="9">
         <v>438.4</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I21" s="9">
         <v>456</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J21" s="9">
         <v>561.98</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K21" s="9">
         <v>456.82</v>
       </c>
-      <c r="L18" s="13">
+      <c r="L21" s="9">
         <v>464.21</v>
       </c>
-      <c r="M18" s="13">
+      <c r="M21" s="9">
         <v>499.05</v>
       </c>
-      <c r="N18" s="13">
+      <c r="N21" s="9">
         <v>506.11</v>
       </c>
-      <c r="O18" s="5"/>
-[...2 lines deleted...]
-      <c r="A19" s="11" t="s">
+      <c r="O21" s="9">
+        <v>515.88</v>
+      </c>
+      <c r="P21" s="3"/>
+    </row>
+    <row r="22" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="12"/>
-[...24 lines deleted...]
-      <c r="K19" s="13">
+      <c r="B22" s="19"/>
+      <c r="C22" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J22" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K22" s="9">
         <v>407.37</v>
       </c>
-      <c r="L19" s="13">
+      <c r="L22" s="9">
         <v>413.96</v>
       </c>
-      <c r="M19" s="13">
+      <c r="M22" s="9">
         <v>445.03</v>
       </c>
-      <c r="N19" s="13">
+      <c r="N22" s="9">
         <v>451.33</v>
       </c>
-      <c r="O19" s="5"/>
-[...2 lines deleted...]
-      <c r="A20" s="3" t="s">
+      <c r="O22" s="9">
+        <v>460.04</v>
+      </c>
+      <c r="P22" s="3"/>
+    </row>
+    <row r="23" spans="1:16" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="21"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="23"/>
+      <c r="N23" s="23"/>
+      <c r="O23" s="23"/>
+      <c r="P23" s="3"/>
+    </row>
+    <row r="24" spans="1:16" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="4"/>
-[...15 lines deleted...]
-      <c r="A21" s="6" t="s">
+      <c r="B24" s="17"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="17"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="17"/>
+      <c r="M24" s="17"/>
+      <c r="N24" s="17"/>
+      <c r="O24" s="17"/>
+      <c r="P24" s="3"/>
+    </row>
+    <row r="25" spans="1:16" ht="72" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="6" t="s">
+      <c r="B25" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="C25" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="D21" s="7" t="s">
+      <c r="D25" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="E21" s="7" t="s">
+      <c r="E25" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="F21" s="7" t="s">
+      <c r="F25" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="G21" s="7" t="s">
+      <c r="G25" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="H21" s="7" t="s">
+      <c r="H25" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="I21" s="7" t="s">
+      <c r="I25" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="J21" s="7" t="s">
+      <c r="J25" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="K21" s="7" t="s">
+      <c r="K25" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="L21" s="7" t="s">
+      <c r="L25" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="M21" s="7" t="s">
+      <c r="M25" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="N21" s="7" t="s">
+      <c r="N25" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="O21" s="5"/>
-[...43 lines deleted...]
-      <c r="A23" s="11" t="s">
+      <c r="O25" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="P25" s="3"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A26" s="12"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="M26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="N26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="O26" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="P26" s="3"/>
+    </row>
+    <row r="27" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="15" t="s">
+      <c r="B27" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C27" s="9">
         <v>632.42999999999995</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D27" s="9">
         <v>639.28</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E27" s="9">
         <v>647.71</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F27" s="9">
         <v>641.83000000000004</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G27" s="9">
         <v>659.68</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H27" s="9">
         <v>686.97</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I27" s="9">
         <v>714.55</v>
       </c>
-      <c r="J23" s="13">
+      <c r="J27" s="9">
         <v>749.3</v>
       </c>
-      <c r="K23" s="13">
+      <c r="K27" s="9">
         <v>715.84</v>
       </c>
-      <c r="L23" s="13">
+      <c r="L27" s="9">
         <v>727.43</v>
       </c>
-      <c r="M23" s="13">
+      <c r="M27" s="9">
         <v>782.01</v>
       </c>
-      <c r="N23" s="13">
+      <c r="N27" s="9">
         <v>793.09</v>
       </c>
-      <c r="O23" s="5"/>
-[...2 lines deleted...]
-      <c r="A24" s="11" t="s">
+      <c r="O27" s="9">
+        <v>808.4</v>
+      </c>
+      <c r="P27" s="3"/>
+    </row>
+    <row r="28" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="16"/>
-      <c r="C24" s="13">
+      <c r="B28" s="14"/>
+      <c r="C28" s="9">
         <v>474.32</v>
       </c>
-      <c r="D24" s="13">
+      <c r="D28" s="9">
         <v>479.46</v>
       </c>
-      <c r="E24" s="13">
+      <c r="E28" s="9">
         <v>485.79</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F28" s="9">
         <v>481.37</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G28" s="9">
         <v>494.76</v>
       </c>
-      <c r="H24" s="13">
+      <c r="H28" s="9">
         <v>515.23</v>
       </c>
-      <c r="I24" s="13">
+      <c r="I28" s="9">
         <v>535.91999999999996</v>
       </c>
-      <c r="J24" s="13">
+      <c r="J28" s="9">
         <v>561.98</v>
       </c>
-      <c r="K24" s="13">
+      <c r="K28" s="9">
         <v>536.88</v>
       </c>
-      <c r="L24" s="13">
+      <c r="L28" s="9">
         <v>545.57000000000005</v>
       </c>
-      <c r="M24" s="13">
+      <c r="M28" s="9">
         <v>586.51</v>
       </c>
-      <c r="N24" s="13">
+      <c r="N28" s="9">
         <v>594.80999999999995</v>
       </c>
-      <c r="O24" s="5"/>
-[...2 lines deleted...]
-      <c r="A25" s="11" t="s">
+      <c r="O28" s="9">
+        <v>606.29999999999995</v>
+      </c>
+      <c r="P28" s="3"/>
+    </row>
+    <row r="29" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="17"/>
-[...24 lines deleted...]
-      <c r="K25" s="13">
+      <c r="B29" s="15"/>
+      <c r="C29" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G29" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="J29" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K29" s="9">
         <v>466.24</v>
       </c>
-      <c r="L25" s="13">
+      <c r="L29" s="9">
         <v>473.79</v>
       </c>
-      <c r="M25" s="13">
+      <c r="M29" s="9">
         <v>509.34</v>
       </c>
-      <c r="N25" s="13">
+      <c r="N29" s="9">
         <v>516.54999999999995</v>
       </c>
-      <c r="O25" s="5"/>
-[...16 lines deleted...]
-      <c r="O26" s="5"/>
+      <c r="O29" s="9">
+        <v>526.52</v>
+      </c>
+      <c r="P29" s="3"/>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A30" s="3"/>
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="3"/>
+      <c r="M30" s="3"/>
+      <c r="N30" s="3"/>
+      <c r="O30" s="3"/>
+      <c r="P30" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A21:A22"/>
-[...10 lines deleted...]
-    <mergeCell ref="B17:B19"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A16:O16"/>
+    <mergeCell ref="A24:O24"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="B5:B13"/>
+    <mergeCell ref="B20:B22"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="58" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Аркуші</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>