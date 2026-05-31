--- v0 (2025-10-20)
+++ v1 (2026-05-31)
@@ -402,74 +402,92 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle12"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Оплата електричної енергії у розрахунковому періоді здійснюється за ціною (тарифом) за 1кВт*год Постачальника</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36CD78A0" w14:textId="77777777" w:rsidR="00532375" w:rsidRDefault="00532375" w:rsidP="00E12794">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle12"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle12"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03996CB8" w14:textId="77C7A2BD" w:rsidR="00532375" w:rsidRPr="00E12794" w:rsidRDefault="00532375" w:rsidP="00E12794">
+          <w:p w14:paraId="03996CB8" w14:textId="725B1F51" w:rsidR="00532375" w:rsidRPr="00E12794" w:rsidRDefault="00532375" w:rsidP="00E12794">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle12"/>
                 <w:b/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle12"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">                                              </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009B7581">
               <w:rPr>
                 <w:rStyle w:val="FontStyle12"/>
                 <w:b/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t>Ц – 10,00</w:t>
-            </w:r>
+              <w:t>Ц – 1</w:t>
+            </w:r>
+            <w:r w:rsidR="009B7581">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle12"/>
+                <w:b/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="009B7581">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle12"/>
+                <w:b/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>,20</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="1F497D"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle12"/>
                 <w:b/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">грн </w:t>
             </w:r>
             <w:r w:rsidRPr="00E12794">
               <w:rPr>
                 <w:rStyle w:val="FontStyle12"/>
                 <w:b/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>з ПДВ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A09B143" w14:textId="77777777" w:rsidR="00532375" w:rsidRDefault="00532375" w:rsidP="00FC01CF">
             <w:pPr>
@@ -673,357 +691,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="779BE63D" w14:textId="77777777" w:rsidR="00386964" w:rsidRPr="00386964" w:rsidRDefault="00386964" w:rsidP="00386964">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle12"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r w:rsidRPr="00386964">
               <w:rPr>
                 <w:rStyle w:val="FontStyle12"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Вся </w:t>
-[...296 lines deleted...]
-              <w:t xml:space="preserve"> 07.11.2014).</w:t>
+              <w:t>Вся територія України (крім населених пунктів, на території яких органи державної влади України тимчасово не здійснюють свої повноваження, згідно Розпорядження КМУ № 1085-р від 07.11.2014).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="0D6C5CF3" w14:textId="2065AC9E" w:rsidR="00504FC2" w:rsidRPr="00386964" w:rsidRDefault="00504FC2" w:rsidP="00504FC2">
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:widowControl/>
               <w:spacing w:line="274" w:lineRule="exact"/>
               <w:ind w:firstLine="5"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle12"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E06EF7" w14:paraId="1A89595A" w14:textId="77777777" w:rsidTr="00532375">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -1741,57 +1460,67 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F493B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>днів</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F493B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F493B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>від</w:t>
+              <w:t>в</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F493B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ід</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F493B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F493B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>дати</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F493B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -1833,82 +1562,92 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F493B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Споживачем</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F493B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532375" w:rsidRPr="00386964" w14:paraId="280D90B5" w14:textId="77777777" w:rsidTr="00532375">
+      <w:tr w:rsidR="00532375" w:rsidRPr="009B7581" w14:paraId="280D90B5" w14:textId="77777777" w:rsidTr="00532375">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C0309DD" w14:textId="23BBBC5E" w:rsidR="00532375" w:rsidRDefault="00532375" w:rsidP="00532375">
             <w:pPr>
               <w:pStyle w:val="Style5"/>
               <w:widowControl/>
               <w:spacing w:line="274" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle11"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00586F9E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Розмір</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Розмі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00586F9E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00586F9E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00586F9E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>пені</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00586F9E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> за </w:t>
@@ -2198,57 +1937,67 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle11"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00586F9E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Урахування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00586F9E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00586F9E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>пільг</w:t>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00586F9E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ільг</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00586F9E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00586F9E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>субсидій</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
@@ -3001,51 +2750,67 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F493B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Кабінету</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F493B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F493B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Міністрів</w:t>
+              <w:t>Міні</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007F493B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>стр</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F493B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ів</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F493B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F493B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>України</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F493B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -3339,58 +3104,69 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Надсилання рахунків, актів прийняття-передавання товарної продукції – активної електричної енергії, актів звіряння рахунків, (далі – електронні документи) здійснюється в формі електронних документів.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7348AC79" w14:textId="77777777" w:rsidR="000C7E22" w:rsidRDefault="000C7E22" w:rsidP="000C7E22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Підписання</w:t>
+              <w:t>П</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ідписання</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>документів</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -3665,72 +3441,81 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>відповідальною</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> особою, яка </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>його</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>відправила</w:t>
+              <w:t>в</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ідправила</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1068A007" w14:textId="77777777" w:rsidR="000C7E22" w:rsidRDefault="000C7E22" w:rsidP="000C7E22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4928"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
@@ -4036,57 +3821,67 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>днів</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>від</w:t>
+              <w:t>в</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ід</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>його</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4426,57 +4221,67 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Постачальником</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>підписуються</w:t>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ідписуються</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> з </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>використанням</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5290,56 +5095,65 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">- на </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>поштову</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> адресу </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>місця</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ісця</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>реєстрації</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -5376,53 +5190,62 @@
               </w:rPr>
               <w:t xml:space="preserve">-в центрах </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>обслуговування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>споживачів</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>споживачі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BF7DED2" w14:textId="77777777" w:rsidR="000C7E22" w:rsidRDefault="000C7E22" w:rsidP="000C7E22">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>-</w:t>
             </w:r>
@@ -5659,55 +5482,63 @@
               </w:rPr>
               <w:t>вручення</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>що</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>підтверджується</w:t>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ідтверджується</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>підписом</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
@@ -5917,69 +5748,77 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F4D71ED" w14:textId="77777777" w:rsidR="000C7E22" w:rsidRDefault="000C7E22" w:rsidP="000C7E22">
             <w:pPr>
               <w:pStyle w:val="a4"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">-дата </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>його</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>відкриття</w:t>
+              <w:t>в</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ідкриття</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>споживачем</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> на </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
@@ -6800,51 +6639,67 @@
               </w:rPr>
               <w:t>об'єкт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>споживача</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (у </w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>разі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>направлення</w:t>
             </w:r>
@@ -7362,56 +7217,65 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>або</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> дата автоматичного </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>підтвердження</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ідтвердження</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> про </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>отримання</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> листа адресатом, </w:t>
             </w:r>
@@ -7506,56 +7370,65 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>днів</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>від</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ід</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>дати</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -7777,56 +7650,65 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>що</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>підтверджується</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ідтверджується</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>підписом</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -8366,51 +8248,67 @@
               </w:rPr>
               <w:t>даному</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Договорі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (у </w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>у</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>разі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>направлення</w:t>
             </w:r>
@@ -8557,57 +8455,67 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E06EF7" w14:paraId="25F69D5D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05A806B1" w14:textId="77777777" w:rsidR="00E06EF7" w:rsidRDefault="005B7C7B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ТОВ «ЕНЕРА </w:t>
+              <w:t>ТОВ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «ЕНЕРА </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ЧЕРНІГІВ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A1574AB" w14:textId="77777777" w:rsidR="00E06EF7" w:rsidRDefault="00E06EF7" w:rsidP="0021765E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9430,57 +9338,59 @@
     <w:rsid w:val="00504FC2"/>
     <w:rsid w:val="00532375"/>
     <w:rsid w:val="005735C4"/>
     <w:rsid w:val="00596697"/>
     <w:rsid w:val="005B7C7B"/>
     <w:rsid w:val="005F3193"/>
     <w:rsid w:val="005F557D"/>
     <w:rsid w:val="006271DE"/>
     <w:rsid w:val="00673329"/>
     <w:rsid w:val="006A18D7"/>
     <w:rsid w:val="006A6708"/>
     <w:rsid w:val="006B234A"/>
     <w:rsid w:val="00706D02"/>
     <w:rsid w:val="00726FC0"/>
     <w:rsid w:val="00734FD7"/>
     <w:rsid w:val="00783FD4"/>
     <w:rsid w:val="007A3704"/>
     <w:rsid w:val="007C0D89"/>
     <w:rsid w:val="007F493B"/>
     <w:rsid w:val="00803F75"/>
     <w:rsid w:val="008214D5"/>
     <w:rsid w:val="00875ECE"/>
     <w:rsid w:val="008C400A"/>
     <w:rsid w:val="008D2BD1"/>
     <w:rsid w:val="008E36EE"/>
+    <w:rsid w:val="008F381A"/>
     <w:rsid w:val="008F507B"/>
     <w:rsid w:val="00932442"/>
     <w:rsid w:val="00936BEC"/>
     <w:rsid w:val="00937105"/>
     <w:rsid w:val="009741B9"/>
     <w:rsid w:val="009A0CEB"/>
     <w:rsid w:val="009A564A"/>
+    <w:rsid w:val="009B7581"/>
     <w:rsid w:val="00A03914"/>
     <w:rsid w:val="00A047B7"/>
     <w:rsid w:val="00A062B8"/>
     <w:rsid w:val="00A5387E"/>
     <w:rsid w:val="00B316E0"/>
     <w:rsid w:val="00B32C21"/>
     <w:rsid w:val="00B3357F"/>
     <w:rsid w:val="00BC06B9"/>
     <w:rsid w:val="00BE6B93"/>
     <w:rsid w:val="00C50AAB"/>
     <w:rsid w:val="00C51D3C"/>
     <w:rsid w:val="00CB1A2E"/>
     <w:rsid w:val="00CC6A1F"/>
     <w:rsid w:val="00CD7943"/>
     <w:rsid w:val="00E00862"/>
     <w:rsid w:val="00E06EF7"/>
     <w:rsid w:val="00E12794"/>
     <w:rsid w:val="00E52118"/>
     <w:rsid w:val="00EA1C27"/>
     <w:rsid w:val="00F073C0"/>
     <w:rsid w:val="00F2786F"/>
     <w:rsid w:val="00F81752"/>
     <w:rsid w:val="00F87518"/>
     <w:rsid w:val="00FB1E6A"/>
     <w:rsid w:val="00FC01CF"/>