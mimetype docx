--- v0 (2025-12-07)
+++ v1 (2026-05-31)
@@ -390,51 +390,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00586F9E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> ціни та критерії диференціації</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7416" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52A4FCC1" w14:textId="28282F2F" w:rsidR="00162AC4" w:rsidRPr="00162AC4" w:rsidRDefault="00162AC4" w:rsidP="00162AC4">
+          <w:p w14:paraId="52A4FCC1" w14:textId="278A3D2B" w:rsidR="00162AC4" w:rsidRPr="00162AC4" w:rsidRDefault="00162AC4" w:rsidP="00162AC4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00162AC4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Ціна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00162AC4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -541,68 +541,68 @@
             <w:r w:rsidRPr="00162AC4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>періо</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00162AC4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>д</w:t>
             </w:r>
             <w:r w:rsidR="00DA71F2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> становить</w:t>
             </w:r>
-            <w:r w:rsidR="00DA71F2">
+            <w:r w:rsidR="00760378">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00760378" w:rsidRPr="00760378">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidR="00DA71F2">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00162AC4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00162AC4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>грн</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00162AC4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
@@ -2002,51 +2002,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E12D46">
               <w:rPr>
                 <w:rStyle w:val="FontStyle12"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Вся територія України (крім населених пунктів, на території яких органи державної влади України тимчасово не здійснюють свої повноваження, згідно Розпорядження КМУ № 1085-р від 07.11.2014).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="314B4398" w14:textId="6653D0A4" w:rsidR="00CD2C31" w:rsidRPr="00E12D46" w:rsidRDefault="00CD2C31" w:rsidP="00CD2C31">
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:widowControl/>
               <w:spacing w:line="274" w:lineRule="exact"/>
               <w:ind w:firstLine="5"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle12"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00831922" w:rsidRPr="00DA71F2" w14:paraId="01BE47D9" w14:textId="77777777">
+      <w:tr w:rsidR="00831922" w:rsidRPr="00760378" w14:paraId="01BE47D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="029D6751" w14:textId="77777777" w:rsidR="00831922" w:rsidRDefault="00831922" w:rsidP="008B6635">
             <w:pPr>
               <w:pStyle w:val="Style5"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle11"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle11"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
@@ -2954,51 +2954,51 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Споживачем</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B6635" w:rsidRPr="00DA71F2" w14:paraId="1F3A448D" w14:textId="77777777">
+      <w:tr w:rsidR="008B6635" w:rsidRPr="00760378" w14:paraId="1F3A448D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06F93166" w14:textId="7949EDAE" w:rsidR="008B6635" w:rsidRDefault="008B6635" w:rsidP="008B6635">
             <w:pPr>
               <w:pStyle w:val="Style5"/>
               <w:widowControl/>
               <w:spacing w:line="274" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle11"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00586F9E">
               <w:rPr>
                 <w:b/>
@@ -10142,66 +10142,68 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E07BC"/>
     <w:rsid w:val="000265A1"/>
     <w:rsid w:val="000E07BC"/>
     <w:rsid w:val="00162AC4"/>
     <w:rsid w:val="0016518F"/>
     <w:rsid w:val="001E6CA3"/>
     <w:rsid w:val="00234F0B"/>
     <w:rsid w:val="002B1B45"/>
     <w:rsid w:val="00333354"/>
     <w:rsid w:val="00343FB8"/>
     <w:rsid w:val="00346B62"/>
     <w:rsid w:val="00387AF4"/>
     <w:rsid w:val="00555DE9"/>
     <w:rsid w:val="005752F7"/>
     <w:rsid w:val="00610B19"/>
     <w:rsid w:val="00660D87"/>
     <w:rsid w:val="00670F09"/>
     <w:rsid w:val="00691C39"/>
     <w:rsid w:val="006B3488"/>
     <w:rsid w:val="00754B25"/>
+    <w:rsid w:val="00760378"/>
     <w:rsid w:val="00777E97"/>
     <w:rsid w:val="007F7086"/>
     <w:rsid w:val="008210EE"/>
     <w:rsid w:val="00831922"/>
     <w:rsid w:val="00877941"/>
     <w:rsid w:val="008B6635"/>
     <w:rsid w:val="009C3C38"/>
     <w:rsid w:val="009F1189"/>
     <w:rsid w:val="009F4239"/>
     <w:rsid w:val="00A8369D"/>
     <w:rsid w:val="00AB008E"/>
     <w:rsid w:val="00AB55DC"/>
     <w:rsid w:val="00AC3F17"/>
     <w:rsid w:val="00B84791"/>
     <w:rsid w:val="00BF2E81"/>
     <w:rsid w:val="00C908C3"/>
+    <w:rsid w:val="00CA0CE5"/>
     <w:rsid w:val="00CB29D5"/>
     <w:rsid w:val="00CD2C31"/>
     <w:rsid w:val="00CD2F1F"/>
     <w:rsid w:val="00D0422B"/>
     <w:rsid w:val="00D66AD0"/>
     <w:rsid w:val="00DA71F2"/>
     <w:rsid w:val="00DD0C4B"/>
     <w:rsid w:val="00E12D46"/>
     <w:rsid w:val="00E83777"/>
     <w:rsid w:val="00E90700"/>
     <w:rsid w:val="00EA5416"/>
     <w:rsid w:val="00EF7CFE"/>
     <w:rsid w:val="00F71484"/>
     <w:rsid w:val="00F971E2"/>
     <w:rsid w:val="00FB28BE"/>
     <w:rsid w:val="00FC0480"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>