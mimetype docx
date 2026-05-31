--- v0 (2025-12-07)
+++ v1 (2026-05-31)
@@ -396,51 +396,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00586F9E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>ціни та критерії диференціації</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65EB1DD2" w14:textId="63AC7254" w:rsidR="004C46DC" w:rsidRPr="004C46DC" w:rsidRDefault="004C46DC" w:rsidP="004C46DC">
+          <w:p w14:paraId="65EB1DD2" w14:textId="0EDE3B1D" w:rsidR="004C46DC" w:rsidRPr="004C46DC" w:rsidRDefault="004C46DC" w:rsidP="004C46DC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C46DC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Ціна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C46DC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -547,57 +547,57 @@
             <w:r w:rsidRPr="004C46DC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>періо</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C46DC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>д</w:t>
             </w:r>
             <w:r w:rsidRPr="004C46DC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> становить </w:t>
             </w:r>
-            <w:r w:rsidR="00B91396">
-[...5 lines deleted...]
-              <w:t>10</w:t>
+            <w:r w:rsidR="00907CCF" w:rsidRPr="00907CCF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="uk-UA"/>
+              </w:rPr>
+              <w:t>16</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="004C46DC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C46DC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>грн</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C46DC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1983,51 +1983,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5B5A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Вся територія України (крім населених пунктів, на території яких органи державної влади України тимчасово не здійснюють свої повноваження, згідно Розпорядження КМУ № 1085-р від 07.11.2014).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AF1C787" w14:textId="245019D5" w:rsidR="005A5AD0" w:rsidRDefault="005A5AD0" w:rsidP="00C65FD7">
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:widowControl/>
               <w:spacing w:line="274" w:lineRule="exact"/>
               <w:ind w:firstLine="5"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle12"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65FD7" w:rsidRPr="00B91396" w14:paraId="77E6A7BF" w14:textId="77777777" w:rsidTr="00FE518F">
+      <w:tr w:rsidR="00C65FD7" w:rsidRPr="00907CCF" w14:paraId="77E6A7BF" w14:textId="77777777" w:rsidTr="00FE518F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43F8E416" w14:textId="77777777" w:rsidR="00C65FD7" w:rsidRDefault="00C65FD7" w:rsidP="005A5AD0">
             <w:pPr>
               <w:pStyle w:val="Style5"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle11"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle11"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
@@ -2966,51 +2966,51 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Споживачем</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5AD0" w:rsidRPr="00B91396" w14:paraId="7B988EC2" w14:textId="77777777" w:rsidTr="00FE518F">
+      <w:tr w:rsidR="005A5AD0" w:rsidRPr="00907CCF" w14:paraId="7B988EC2" w14:textId="77777777" w:rsidTr="00FE518F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37292F96" w14:textId="72A24F73" w:rsidR="005A5AD0" w:rsidRDefault="005A5AD0" w:rsidP="005A5AD0">
             <w:pPr>
               <w:pStyle w:val="Style5"/>
               <w:widowControl/>
               <w:spacing w:line="274" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle11"/>
                 <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00586F9E">
               <w:rPr>
                 <w:b/>
@@ -9998,54 +9998,56 @@
     <w:rsid w:val="000C0FC4"/>
     <w:rsid w:val="000D60FE"/>
     <w:rsid w:val="0011663F"/>
     <w:rsid w:val="001545DC"/>
     <w:rsid w:val="00196807"/>
     <w:rsid w:val="002309A4"/>
     <w:rsid w:val="002C226D"/>
     <w:rsid w:val="002F378D"/>
     <w:rsid w:val="00343FB8"/>
     <w:rsid w:val="0036678C"/>
     <w:rsid w:val="00387AA6"/>
     <w:rsid w:val="00392494"/>
     <w:rsid w:val="004051E7"/>
     <w:rsid w:val="004841D8"/>
     <w:rsid w:val="004B5B5A"/>
     <w:rsid w:val="004C46DC"/>
     <w:rsid w:val="004D7FF9"/>
     <w:rsid w:val="005248F3"/>
     <w:rsid w:val="00542666"/>
     <w:rsid w:val="005826CF"/>
     <w:rsid w:val="005A5AD0"/>
     <w:rsid w:val="00617FD1"/>
     <w:rsid w:val="00631C03"/>
     <w:rsid w:val="00634C74"/>
     <w:rsid w:val="0067213E"/>
+    <w:rsid w:val="0068791E"/>
     <w:rsid w:val="0071298C"/>
     <w:rsid w:val="00753191"/>
     <w:rsid w:val="007F435B"/>
     <w:rsid w:val="0084349D"/>
+    <w:rsid w:val="00907CCF"/>
     <w:rsid w:val="00982E80"/>
     <w:rsid w:val="00A96DD4"/>
     <w:rsid w:val="00AA5CC8"/>
     <w:rsid w:val="00B06FDB"/>
     <w:rsid w:val="00B6758E"/>
     <w:rsid w:val="00B91396"/>
     <w:rsid w:val="00BE294D"/>
     <w:rsid w:val="00C01910"/>
     <w:rsid w:val="00C03554"/>
     <w:rsid w:val="00C44142"/>
     <w:rsid w:val="00C51D3C"/>
     <w:rsid w:val="00C65FD7"/>
     <w:rsid w:val="00CA38BD"/>
     <w:rsid w:val="00D76A03"/>
     <w:rsid w:val="00D91E8E"/>
     <w:rsid w:val="00E16169"/>
     <w:rsid w:val="00E540ED"/>
     <w:rsid w:val="00E86114"/>
     <w:rsid w:val="00EC5022"/>
     <w:rsid w:val="00F22AE7"/>
     <w:rsid w:val="00F35714"/>
     <w:rsid w:val="00F5754C"/>
     <w:rsid w:val="00FC4727"/>
     <w:rsid w:val="00FE518F"/>
     <w:rsid w:val="00FF6126"/>